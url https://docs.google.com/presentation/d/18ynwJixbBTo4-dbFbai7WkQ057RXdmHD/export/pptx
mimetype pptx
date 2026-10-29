--- v0 (2026-01-23)
+++ v1 (2026-10-29)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,338 +79,340 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
       <p:italic r:id="rId38"/>
       <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId40"/>
       <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Black Han Sans"/>
-      <p:regular r:id="rId42"/>
+      <p:regular r:id="rId44"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId43"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId46"/>
+      <p:regular r:id="rId45"/>
+      <p:bold r:id="rId46"/>
+      <p:italic r:id="rId47"/>
+      <p:boldItalic r:id="rId48"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId47" roundtripDataSignature="AMtx7mhbFSLG9KJdHlDbZbbeH9QzNRvuTg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7miWDSuh0OXzvrHdLaEuovYDjWnoRg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BlackHanSans-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BlackHanSans-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1330,243 +1333,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1647,139 +1650,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2c1f2987f8f_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h6eb3a84de4a91628_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2c1f2987f8f_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h6eb3a84de4a91628_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2c1f2987f8f_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h6eb3a84de4a91628_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1790,153 +1793,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g2c1f2987f8f_0_194:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;h6eb3a84de4a91628_0_183:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g2c1f2987f8f_0_194:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;h6eb3a84de4a91628_0_183:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g2c1f2987f8f_0_194:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;h6eb3a84de4a91628_0_183:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1947,153 +1950,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="249" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g2c1f2987f8f_0_251:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;h6eb3a84de4a91628_0_228:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g2c1f2987f8f_0_251:notes"/>
+          <p:cNvPr id="251" name="Google Shape;251;h6eb3a84de4a91628_0_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g2c1f2987f8f_0_251:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;h6eb3a84de4a91628_0_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2104,153 +2107,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="303" name="Shape 303"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g2c1f2987f8f_0_281:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;h6eb3a84de4a91628_0_251:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g2c1f2987f8f_0_281:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;h6eb3a84de4a91628_0_251:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2c1f2987f8f_0_281:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;h6eb3a84de4a91628_0_251:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2261,153 +2264,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvPr id="290" name="Shape 290"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2c1f2987f8f_0_295:notes"/>
+          <p:cNvPr id="291" name="Google Shape;291;h6eb3a84de4a91628_0_267:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2c1f2987f8f_0_295:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;h6eb3a84de4a91628_0_267:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2c1f2987f8f_0_295:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;h6eb3a84de4a91628_0_267:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2418,153 +2421,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="309" name="Shape 309"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g2c1f2987f8f_0_323:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;h6eb3a84de4a91628_0_285:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g2c1f2987f8f_0_323:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;h6eb3a84de4a91628_0_285:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g2c1f2987f8f_0_323:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;h6eb3a84de4a91628_0_285:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2575,153 +2578,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="374" name="Shape 374"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g2c1f2987f8f_0_389:notes"/>
+          <p:cNvPr id="375" name="Google Shape;375;h6eb3a84de4a91628_0_349:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;g2c1f2987f8f_0_389:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;h6eb3a84de4a91628_0_349:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;g2c1f2987f8f_0_389:notes"/>
+          <p:cNvPr id="377" name="Google Shape;377;h6eb3a84de4a91628_0_349:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2732,153 +2735,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="431" name="Shape 431"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g2c1f2987f8f_0_405:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;h6eb3a84de4a91628_0_365:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;g2c1f2987f8f_0_405:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;h6eb3a84de4a91628_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;g2c1f2987f8f_0_405:notes"/>
+          <p:cNvPr id="394" name="Google Shape;394;h6eb3a84de4a91628_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2889,153 +2892,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="448" name="Shape 448"/>
+        <p:cNvPr id="408" name="Shape 408"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;g2c1f2987f8f_0_421:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;h6eb3a84de4a91628_0_381:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;g2c1f2987f8f_0_421:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;h6eb3a84de4a91628_0_381:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2c1f2987f8f_0_421:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;h6eb3a84de4a91628_0_381:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3046,153 +3049,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g2c1f2987f8f_0_437:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;h6eb3a84de4a91628_0_398:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g2c1f2987f8f_0_437:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;h6eb3a84de4a91628_0_398:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g2c1f2987f8f_0_437:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;h6eb3a84de4a91628_0_398:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3203,153 +3206,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2c1f2987f8f_0_445:notes"/>
+          <p:cNvPr id="437" name="Google Shape;437;h6eb3a84de4a91628_0_407:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2c1f2987f8f_0_445:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;h6eb3a84de4a91628_0_407:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2c1f2987f8f_0_445:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;h6eb3a84de4a91628_0_407:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3360,153 +3363,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g2c1f2987f8f_0_10:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;h6eb3a84de4a91628_0_12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g2c1f2987f8f_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;h6eb3a84de4a91628_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2c1f2987f8f_0_10:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;h6eb3a84de4a91628_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3517,153 +3520,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvPr id="457" name="Shape 457"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2c1f2987f8f_0_466:notes"/>
+          <p:cNvPr id="458" name="Google Shape;458;h6eb3a84de4a91628_0_427:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="498" name="Google Shape;498;g2c1f2987f8f_0_466:notes"/>
+          <p:cNvPr id="459" name="Google Shape;459;h6eb3a84de4a91628_0_427:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="499" name="Google Shape;499;g2c1f2987f8f_0_466:notes"/>
+          <p:cNvPr id="460" name="Google Shape;460;h6eb3a84de4a91628_0_427:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3674,153 +3677,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="551" name="Shape 551"/>
+        <p:cNvPr id="500" name="Shape 500"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="552" name="Google Shape;552;g2c1f2987f8f_0_520:notes"/>
+          <p:cNvPr id="501" name="Google Shape;501;h6eb3a84de4a91628_0_469:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="553" name="Google Shape;553;g2c1f2987f8f_0_520:notes"/>
+          <p:cNvPr id="502" name="Google Shape;502;h6eb3a84de4a91628_0_469:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="554" name="Google Shape;554;g2c1f2987f8f_0_520:notes"/>
+          <p:cNvPr id="503" name="Google Shape;503;h6eb3a84de4a91628_0_469:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3831,153 +3834,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="589" name="Shape 589"/>
+        <p:cNvPr id="532" name="Shape 532"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="590" name="Google Shape;590;g2c1f2987f8f_0_557:notes"/>
+          <p:cNvPr id="533" name="Google Shape;533;h6eb3a84de4a91628_0_500:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="591" name="Google Shape;591;g2c1f2987f8f_0_557:notes"/>
+          <p:cNvPr id="534" name="Google Shape;534;h6eb3a84de4a91628_0_500:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="592" name="Google Shape;592;g2c1f2987f8f_0_557:notes"/>
+          <p:cNvPr id="535" name="Google Shape;535;h6eb3a84de4a91628_0_500:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3988,153 +3991,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="668" name="Shape 668"/>
+        <p:cNvPr id="612" name="Shape 612"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="669" name="Google Shape;669;g2c1f2987f8f_0_635:notes"/>
+          <p:cNvPr id="613" name="Google Shape;613;h6eb3a84de4a91628_0_579:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g2c1f2987f8f_0_635:notes"/>
+          <p:cNvPr id="614" name="Google Shape;614;h6eb3a84de4a91628_0_579:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="671" name="Google Shape;671;g2c1f2987f8f_0_635:notes"/>
+          <p:cNvPr id="615" name="Google Shape;615;h6eb3a84de4a91628_0_579:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4145,153 +4148,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g2c1f2987f8f_0_21:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;h6eb3a84de4a91628_0_25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2c1f2987f8f_0_21:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;h6eb3a84de4a91628_0_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2c1f2987f8f_0_21:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;h6eb3a84de4a91628_0_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4316,139 +4319,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="78" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g2c1f2987f8f_0_64:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;h6eb3a84de4a91628_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g2c1f2987f8f_0_64:notes"/>
+          <p:cNvPr id="80" name="Google Shape;80;h6eb3a84de4a91628_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g2c1f2987f8f_0_64:notes"/>
+          <p:cNvPr id="81" name="Google Shape;81;h6eb3a84de4a91628_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4459,153 +4462,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g2c1f2987f8f_0_75:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;h6eb3a84de4a91628_0_77:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g2c1f2987f8f_0_75:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;h6eb3a84de4a91628_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g2c1f2987f8f_0_75:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;h6eb3a84de4a91628_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4616,153 +4619,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2c1f2987f8f_0_94:notes"/>
+          <p:cNvPr id="114" name="Google Shape;114;h6eb3a84de4a91628_0_97:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g2c1f2987f8f_0_94:notes"/>
+          <p:cNvPr id="115" name="Google Shape;115;h6eb3a84de4a91628_0_97:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g2c1f2987f8f_0_94:notes"/>
+          <p:cNvPr id="116" name="Google Shape;116;h6eb3a84de4a91628_0_97:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4773,153 +4776,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="143" name="Shape 143"/>
+        <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g2c1f2987f8f_0_126:notes"/>
+          <p:cNvPr id="135" name="Google Shape;135;h6eb3a84de4a91628_0_117:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g2c1f2987f8f_0_126:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;h6eb3a84de4a91628_0_117:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g2c1f2987f8f_0_126:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;h6eb3a84de4a91628_0_117:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4930,153 +4933,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2c1f2987f8f_0_139:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;h6eb3a84de4a91628_0_132:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g2c1f2987f8f_0_139:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;h6eb3a84de4a91628_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g2c1f2987f8f_0_139:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;h6eb3a84de4a91628_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5087,153 +5090,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g2c1f2987f8f_0_169:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;h6eb3a84de4a91628_0_157:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g2c1f2987f8f_0_169:notes"/>
+          <p:cNvPr id="178" name="Google Shape;178;h6eb3a84de4a91628_0_157:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g2c1f2987f8f_0_169:notes"/>
+          <p:cNvPr id="179" name="Google Shape;179;h6eb3a84de4a91628_0_157:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5276,51 +5279,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5330,27060 +5333,22619 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2c1f2987f8f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h6eb3a84de4a91628_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630151" cy="12630151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2c1f2987f8f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h6eb3a84de4a91628_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="74832"/>
-            <a:ext cx="5887459" cy="4990513"/>
+            <a:off x="0" y="56124"/>
+            <a:ext cx="4415042" cy="3742885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g2c1f2987f8f_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;h6eb3a84de4a91628_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4496362" y="5016500"/>
-            <a:ext cx="15948900" cy="2574000"/>
+            <a:off x="3371850" y="6324600"/>
+            <a:ext cx="11980500" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Thermo</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF2A42"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>dynamics</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2c1f2987f8f_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;h6eb3a84de4a91628_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3264308" y="7480300"/>
-            <a:ext cx="18129300" cy="1490100"/>
+            <a:off x="2447925" y="8172450"/>
+            <a:ext cx="13605600" cy="1127700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;h6eb3a84de4a91628_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;h6eb3a84de4a91628_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;h6eb3a84de4a91628_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g2c1f2987f8f_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;h6eb3a84de4a91628_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3952875" y="676275"/>
+            <a:ext cx="10391775" cy="4933950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="207" name="Shape 207"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;g2c1f2987f8f_0_194"/>
+          <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;h6eb3a84de4a91628_0_183"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="13287375" y="523875"/>
+            <a:ext cx="9048750" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="220" name="Google Shape;220;g2c1f2987f8f_0_194"/>
+          <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;h6eb3a84de4a91628_0_183"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6726461"/>
-            <a:ext cx="9636926" cy="6989538"/>
+            <a:off x="0" y="5044846"/>
+            <a:ext cx="7226792" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;h6eb3a84de4a91628_0_183"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00327F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2633662" y="1695450"/>
+              <a:ext cx="2390700" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="1714500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF2A42"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6110288" y="1695450"/>
+              <a:ext cx="3057600" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3511989" y="2260600"/>
-            <a:ext cx="3137400" cy="4826100"/>
+            <a:off x="5524500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="5524500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00327F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10182225" y="1695450"/>
+              <a:ext cx="2533800" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-            <a:ext cx="4572600" cy="4394100"/>
+            <a:off x="9334500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="9334500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-            <a:ext cx="4572600" cy="1993800"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-            <a:ext cx="4572600" cy="1993800"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF2A42"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="1695450"/>
+              <a:ext cx="2171700" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-            <a:ext cx="4725000" cy="723900"/>
+            <a:off x="13144500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="13144500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;h6eb3a84de4a91628_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-            <a:ext cx="4708200" cy="1354800"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h6eb3a84de4a91628_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="276" name="Shape 276"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="277" name="Google Shape;277;g2c1f2987f8f_0_251"/>
+          <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;h6eb3a84de4a91628_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630151" cy="12630151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="278" name="Google Shape;278;g2c1f2987f8f_0_251"/>
+          <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;h6eb3a84de4a91628_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="74836"/>
-            <a:ext cx="5887459" cy="4990505"/>
+            <a:off x="0" y="56127"/>
+            <a:ext cx="4415042" cy="3742879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="256" name="Google Shape;256;h6eb3a84de4a91628_0_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;h6eb3a84de4a91628_0_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="280" name="Google Shape;280;g2c1f2987f8f_0_251"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="281" name="Google Shape;281;g2c1f2987f8f_0_251"/>
+          <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;h6eb3a84de4a91628_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6490511" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="914400" y="1200150"/>
+            <a:ext cx="7991475" cy="8077200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g2c1f2987f8f_0_251"/>
+          <p:cNvPr id="260" name="Google Shape;260;h6eb3a84de4a91628_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13882835" y="3238500"/>
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="10144125" y="1781175"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g2c1f2987f8f_0_251"/>
+          <p:cNvPr id="261" name="Google Shape;261;h6eb3a84de4a91628_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...123 lines deleted...]
-            <a:ext cx="2434500" cy="1608600"/>
+            <a:off x="10029825" y="4176712"/>
+            <a:ext cx="1838400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;h6eb3a84de4a91628_0_228"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11753850" y="3943350"/>
+            <a:ext cx="4773900" cy="1526025"/>
+            <a:chOff x="11753850" y="3943350"/>
+            <a:chExt cx="4773900" cy="1526025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="3943350"/>
+              <a:ext cx="4773900" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="4448175"/>
+              <a:ext cx="4766400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;g2c1f2987f8f_0_251"/>
+          <p:cNvPr id="265" name="Google Shape;265;h6eb3a84de4a91628_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16029403" y="6121400"/>
-[...249 lines deleted...]
-            <a:ext cx="2434500" cy="1608600"/>
+            <a:off x="10029825" y="6038850"/>
+            <a:ext cx="1838400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;h6eb3a84de4a91628_0_228"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11753850" y="5819775"/>
+            <a:ext cx="4773900" cy="1497450"/>
+            <a:chOff x="11753850" y="5819775"/>
+            <a:chExt cx="4773900" cy="1497450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="5819775"/>
+              <a:ext cx="4773900" cy="977400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="6753225"/>
+              <a:ext cx="4766400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2c1f2987f8f_0_251"/>
+          <p:cNvPr id="269" name="Google Shape;269;h6eb3a84de4a91628_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16029403" y="8623300"/>
-[...249 lines deleted...]
-            <a:ext cx="2434500" cy="1608600"/>
+            <a:off x="10029825" y="7900988"/>
+            <a:ext cx="1838400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;h6eb3a84de4a91628_0_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16029403" y="11087100"/>
-            <a:ext cx="6274500" cy="1892400"/>
+            <a:off x="11753850" y="7667625"/>
+            <a:ext cx="4773900" cy="1526025"/>
+            <a:chOff x="11753850" y="7667625"/>
+            <a:chExt cx="4773900" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="7667625"/>
+              <a:ext cx="4773900" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;h6eb3a84de4a91628_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11753850" y="8172450"/>
+              <a:ext cx="4766400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="308" name="Google Shape;308;g2c1f2987f8f_0_281"/>
+          <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;h6eb3a84de4a91628_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592051" cy="12592051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="309" name="Google Shape;309;g2c1f2987f8f_0_281"/>
+          <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;h6eb3a84de4a91628_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19055513" y="0"/>
-            <a:ext cx="5331535" cy="6243562"/>
+            <a:off x="14289849" y="0"/>
+            <a:ext cx="3998151" cy="4682672"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="310" name="Google Shape;310;g2c1f2987f8f_0_281"/>
+          <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;h6eb3a84de4a91628_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9582820"/>
-            <a:ext cx="4480150" cy="4133180"/>
+            <a:off x="0" y="7187115"/>
+            <a:ext cx="3359693" cy="3099885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;h6eb3a84de4a91628_0_251"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;h6eb3a84de4a91628_0_251"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;h6eb3a84de4a91628_0_251"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;h6eb3a84de4a91628_0_251"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="710565" y="2571750"/>
+            <a:ext cx="11942400" cy="5250300"/>
+            <a:chOff x="710565" y="2571750"/>
+            <a:chExt cx="11942400" cy="5250300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;h6eb3a84de4a91628_0_251"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="710565" y="2571750"/>
+              <a:ext cx="11942400" cy="4137600"/>
+              <a:chOff x="710565" y="2571750"/>
+              <a:chExt cx="11942400" cy="4137600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="286" name="Google Shape;286;h6eb3a84de4a91628_0_251"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1857375" y="2571750"/>
+                <a:ext cx="9648900" cy="3657600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="00327F"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="00327F"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="287" name="Google Shape;287;h6eb3a84de4a91628_0_251"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="710565" y="5581650"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;h6eb3a84de4a91628_0_251"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3174683" y="6800850"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="312" name="Google Shape;312;g2c1f2987f8f_0_281"/>
+          <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;h6eb3a84de4a91628_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="11315700" y="1219200"/>
+            <a:ext cx="5638800" cy="8124825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="322" name="Shape 322"/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="323" name="Google Shape;323;g2c1f2987f8f_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;h6eb3a84de4a91628_0_267"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="324" name="Google Shape;324;g2c1f2987f8f_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;h6eb3a84de4a91628_0_267"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542309"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;h6eb3a84de4a91628_0_267"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;h6eb3a84de4a91628_0_267"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;h6eb3a84de4a91628_0_267"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="300" name="Google Shape;300;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8861400" cy="2574000"/>
+            <a:off x="1214438" y="2790825"/>
+            <a:ext cx="6665700" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="301" name="Google Shape;301;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5753100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="1350645" y="4314825"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="302" name="Google Shape;302;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="9293400" cy="2574000"/>
+            <a:off x="1052513" y="5581650"/>
+            <a:ext cx="6989400" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="303" name="Google Shape;303;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9474200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="1350645" y="7105650"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="304" name="Google Shape;304;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="3895200" cy="2574000"/>
+            <a:off x="13315950" y="2790825"/>
+            <a:ext cx="2941200" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="305" name="Google Shape;305;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5753100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="11590020" y="4314825"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="306" name="Google Shape;306;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6778500" cy="2574000"/>
+            <a:off x="12234863" y="5581650"/>
+            <a:ext cx="5103600" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g2c1f2987f8f_0_295"/>
+          <p:cNvPr id="307" name="Google Shape;307;h6eb3a84de4a91628_0_267"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9474200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="11590020" y="7105650"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="308" name="Google Shape;308;h6eb3a84de4a91628_0_267"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8248650" y="1295400"/>
+            <a:ext cx="3371850" cy="7696200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="351" name="Shape 351"/>
+        <p:cNvPr id="313" name="Shape 313"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="352" name="Google Shape;352;g2c1f2987f8f_0_323"/>
+          <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;h6eb3a84de4a91628_0_285"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630151" cy="12630151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="353" name="Google Shape;353;g2c1f2987f8f_0_323"/>
+          <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;h6eb3a84de4a91628_0_285"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="74836"/>
-            <a:ext cx="5887459" cy="4990505"/>
+            <a:off x="0" y="56127"/>
+            <a:ext cx="4415042" cy="3742879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;h6eb3a84de4a91628_0_285"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g2c1f2987f8f_0_323"/>
+          <p:cNvPr id="319" name="Google Shape;319;h6eb3a84de4a91628_0_285"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;h6eb3a84de4a91628_0_285"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;h6eb3a84de4a91628_0_285"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;h6eb3a84de4a91628_0_285"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12149138" y="4719638"/>
+              <a:ext cx="1655400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF2A42"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5291138"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;h6eb3a84de4a91628_0_285"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1668900"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1668900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF2A42"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;h6eb3a84de4a91628_0_285"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1668900"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1668900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF2A42"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;h6eb3a84de4a91628_0_285"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF2A42"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="418" name="Shape 418"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="419" name="Google Shape;419;g2c1f2987f8f_0_389"/>
+          <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;h6eb3a84de4a91628_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592051" cy="12592051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="420" name="Google Shape;420;g2c1f2987f8f_0_389"/>
+          <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;h6eb3a84de4a91628_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19055513" y="0"/>
-            <a:ext cx="5331535" cy="6243562"/>
+            <a:off x="14289849" y="0"/>
+            <a:ext cx="3998151" cy="4682672"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="421" name="Google Shape;421;g2c1f2987f8f_0_389"/>
+          <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;h6eb3a84de4a91628_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9582820"/>
-            <a:ext cx="4480150" cy="4133180"/>
+            <a:off x="0" y="7187115"/>
+            <a:ext cx="3359693" cy="3099885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;h6eb3a84de4a91628_0_349"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;h6eb3a84de4a91628_0_349"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;h6eb3a84de4a91628_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;h6eb3a84de4a91628_0_349"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4591050"/>
+            <a:ext cx="3625200" cy="3231000"/>
+            <a:chOff x="11601450" y="4591050"/>
+            <a:chExt cx="3625200" cy="3231000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;h6eb3a84de4a91628_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4591050"/>
+              <a:ext cx="3625200" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;h6eb3a84de4a91628_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5886450"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="423" name="Google Shape;423;g2c1f2987f8f_0_389"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="428" name="Google Shape;428;g2c1f2987f8f_0_389"/>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;h6eb3a84de4a91628_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2c1f2987f8f_0_389"/>
+          <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;h6eb3a84de4a91628_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;g2c1f2987f8f_0_389"/>
+          <p:cNvPr id="390" name="Google Shape;390;h6eb3a84de4a91628_0_349"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="1752600"/>
-            <a:ext cx="17320800" cy="1608600"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="12887400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="435" name="Shape 435"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="436" name="Google Shape;436;g2c1f2987f8f_0_405"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;h6eb3a84de4a91628_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="437" name="Google Shape;437;g2c1f2987f8f_0_405"/>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;h6eb3a84de4a91628_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542309"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;h6eb3a84de4a91628_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;h6eb3a84de4a91628_0_365"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;h6eb3a84de4a91628_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;h6eb3a84de4a91628_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2202300"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2202300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;h6eb3a84de4a91628_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;h6eb3a84de4a91628_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3209925"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g2c1f2987f8f_0_405"/>
+          <p:cNvPr id="404" name="Google Shape;404;h6eb3a84de4a91628_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="965100"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Black Han Sans"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g2c1f2987f8f_0_405"/>
+          <p:cNvPr id="405" name="Google Shape;405;h6eb3a84de4a91628_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4279900"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1608600"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="446" name="Google Shape;446;g2c1f2987f8f_0_405"/>
+          <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;h6eb3a84de4a91628_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="447" name="Google Shape;447;g2c1f2987f8f_0_405"/>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;h6eb3a84de4a91628_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="452" name="Shape 452"/>
+        <p:cNvPr id="412" name="Shape 412"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="453" name="Google Shape;453;g2c1f2987f8f_0_421"/>
+          <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;h6eb3a84de4a91628_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="13287375" y="523875"/>
+            <a:ext cx="9048750" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="454" name="Google Shape;454;g2c1f2987f8f_0_421"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;h6eb3a84de4a91628_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6726461"/>
-            <a:ext cx="9636926" cy="6989538"/>
+            <a:off x="0" y="5044846"/>
+            <a:ext cx="7226792" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;h6eb3a84de4a91628_0_381"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;h6eb3a84de4a91628_0_381"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;h6eb3a84de4a91628_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;h6eb3a84de4a91628_0_381"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="923925" y="6076950"/>
+            <a:ext cx="4377600" cy="2773800"/>
+            <a:chOff x="923925" y="6076950"/>
+            <a:chExt cx="4377600" cy="2773800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;h6eb3a84de4a91628_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="923925" y="6076950"/>
+              <a:ext cx="4377600" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;h6eb3a84de4a91628_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="923925" y="7372350"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g2c1f2987f8f_0_421"/>
+          <p:cNvPr id="421" name="Google Shape;421;h6eb3a84de4a91628_0_381"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="6688800"/>
+            <a:off x="923925" y="1362075"/>
+            <a:ext cx="5153100" cy="5029200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g2c1f2987f8f_0_421"/>
+          <p:cNvPr id="422" name="Google Shape;422;h6eb3a84de4a91628_0_381"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;h6eb3a84de4a91628_0_381"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;h6eb3a84de4a91628_0_381"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;h6eb3a84de4a91628_0_381"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="469" name="Shape 469"/>
+        <p:cNvPr id="430" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="470" name="Google Shape;470;g2c1f2987f8f_0_437"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;h6eb3a84de4a91628_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;h6eb3a84de4a91628_0_398"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;h6eb3a84de4a91628_0_398"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;h6eb3a84de4a91628_0_398"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g2c1f2987f8f_0_437"/>
+          <p:cNvPr id="435" name="Google Shape;435;h6eb3a84de4a91628_0_398"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2878800"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="F3ECDA"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="F3ECDA"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="440" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2c1f2987f8f_0_445"/>
+          <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;h6eb3a84de4a91628_0_407"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g2c1f2987f8f_0_445"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;h6eb3a84de4a91628_0_407"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542309"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;h6eb3a84de4a91628_0_407"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;h6eb3a84de4a91628_0_407"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g2c1f2987f8f_0_445"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="482" name="Google Shape;482;g2c1f2987f8f_0_445"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;h6eb3a84de4a91628_0_407"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g2c1f2987f8f_0_445"/>
+          <p:cNvPr id="447" name="Google Shape;447;h6eb3a84de4a91628_0_407"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1608600"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Fantasy Realm</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;h6eb3a84de4a91628_0_407"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-            <a:ext cx="5779200" cy="2082900"/>
+            <a:off x="1466850" y="3343275"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="3343275"/>
+            <a:chExt cx="4425300" cy="1668900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3343275"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3990975"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;h6eb3a84de4a91628_0_407"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-            <a:ext cx="5779200" cy="2082900"/>
+            <a:off x="1466850" y="5362575"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="5362575"/>
+            <a:chExt cx="4425300" cy="1668900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5362575"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6010275"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="454" name="Google Shape;454;h6eb3a84de4a91628_0_407"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-            <a:ext cx="5982300" cy="965100"/>
+            <a:off x="1466850" y="7381875"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="7381875"/>
+            <a:chExt cx="4425300" cy="1668900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7381875"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;h6eb3a84de4a91628_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8029575"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g2c1f2987f8f_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;h6eb3a84de4a91628_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592051" cy="12592051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g2c1f2987f8f_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;h6eb3a84de4a91628_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19055513" y="0"/>
-            <a:ext cx="5331535" cy="6243557"/>
+            <a:off x="14289849" y="0"/>
+            <a:ext cx="3998151" cy="4682669"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2c1f2987f8f_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;h6eb3a84de4a91628_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9582821"/>
-            <a:ext cx="4480150" cy="4133179"/>
+            <a:off x="0" y="7187116"/>
+            <a:ext cx="3359693" cy="3099884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;h6eb3a84de4a91628_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;h6eb3a84de4a91628_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Google Shape;34;h6eb3a84de4a91628_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g2c1f2987f8f_0_10"/>
+          <p:cNvPr id="35" name="Google Shape;35;h6eb3a84de4a91628_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8670900" cy="2574000"/>
+            <a:off x="824865" y="7820025"/>
+            <a:ext cx="6522600" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g2c1f2987f8f_0_10"/>
+          <p:cNvPr id="36" name="Google Shape;36;h6eb3a84de4a91628_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10440705" y="3200400"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="7829550" y="2400300"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;h6eb3a84de4a91628_0_12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2181225" y="1009650"/>
+            <a:ext cx="3800475" cy="6877050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="500" name="Shape 500"/>
+        <p:cNvPr id="461" name="Shape 461"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="501" name="Google Shape;501;g2c1f2987f8f_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="462" name="Google Shape;462;h6eb3a84de4a91628_0_427"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12066508" y="0"/>
-            <a:ext cx="12320540" cy="13716000"/>
+            <a:off x="13277850" y="4210050"/>
+            <a:ext cx="9058275" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="502" name="Google Shape;502;g2c1f2987f8f_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;h6eb3a84de4a91628_0_427"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9624226" cy="6989538"/>
+            <a:ext cx="7217267" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;h6eb3a84de4a91628_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;h6eb3a84de4a91628_0_427"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;h6eb3a84de4a91628_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="800100" y="1943100"/>
+            <a:ext cx="16748700" cy="8008500"/>
+            <a:chOff x="800100" y="1943100"/>
+            <a:chExt cx="16748700" cy="8008500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2438400" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="469" name="Google Shape;469;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4591050" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6743700" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00327F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11049000" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13201650" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15354300" y="1943100"/>
+              <a:ext cx="2133600" cy="800100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F3ECDA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;h6eb3a84de4a91628_0_427"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1978">
+              <a:off x="800099" y="4186276"/>
+              <a:ext cx="16687803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;h6eb3a84de4a91628_0_427"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1978">
+              <a:off x="800099" y="5367376"/>
+              <a:ext cx="16687803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;h6eb3a84de4a91628_0_427"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1978">
+              <a:off x="800099" y="6548476"/>
+              <a:ext cx="16687803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;h6eb3a84de4a91628_0_427"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1978">
+              <a:off x="800099" y="7729576"/>
+              <a:ext cx="16687803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;h6eb3a84de4a91628_0_427"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1978">
+              <a:off x="800099" y="8910676"/>
+              <a:ext cx="16687803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2877503" y="2057400"/>
+              <a:ext cx="1255500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Mon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5120640" y="2057400"/>
+              <a:ext cx="1074300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Tue</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7182803" y="2057400"/>
+              <a:ext cx="1255500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Wed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9416415" y="2057400"/>
+              <a:ext cx="1093500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Thu</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11721465" y="2057400"/>
+              <a:ext cx="788700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Fri</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13774103" y="2057400"/>
+              <a:ext cx="988800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Sat</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15855315" y="2057400"/>
+              <a:ext cx="1131600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Sun</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="3314700"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>07:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="3371850"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable magical effects across the land.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="4495800"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>09:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="4552950"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="5676900"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>11:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="5734050"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants to flee to the safety.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="6858000"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>13:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="6915150"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to an unlikely partnership.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="8039100"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>15:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="8096250"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="800100" y="9220200"/>
+              <a:ext cx="1386900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>17:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;h6eb3a84de4a91628_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="9277350"/>
+              <a:ext cx="15148500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2c1f2987f8f_0_466"/>
+          <p:cNvPr id="499" name="Google Shape;499;h6eb3a84de4a91628_0_427"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2275 lines deleted...]
-            <a:ext cx="12278100" cy="1608600"/>
+            <a:off x="4591050" y="523875"/>
+            <a:ext cx="9105900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="555" name="Shape 555"/>
+        <p:cNvPr id="504" name="Shape 504"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="556" name="Google Shape;556;g2c1f2987f8f_0_520"/>
+          <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;h6eb3a84de4a91628_0_469"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630151" cy="12630151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="557" name="Google Shape;557;g2c1f2987f8f_0_520"/>
+          <p:cNvPr descr="preencoded.png" id="506" name="Google Shape;506;h6eb3a84de4a91628_0_469"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="74836"/>
-            <a:ext cx="5887459" cy="4990505"/>
+            <a:off x="0" y="56127"/>
+            <a:ext cx="4415042" cy="3742879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;h6eb3a84de4a91628_0_469"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;h6eb3a84de4a91628_0_469"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;h6eb3a84de4a91628_0_469"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="558" name="Google Shape;558;g2c1f2987f8f_0_520"/>
+          <p:cNvPr id="510" name="Google Shape;510;h6eb3a84de4a91628_0_469"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1608600"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;h6eb3a84de4a91628_0_469"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;h6eb3a84de4a91628_0_469"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;h6eb3a84de4a91628_0_469"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3409950"/>
+              <a:ext cx="2221200" cy="1249800"/>
+              <a:chOff x="4543425" y="3409950"/>
+              <a:chExt cx="2221200" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3409950"/>
+                <a:ext cx="1969800" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="515" name="Google Shape;515;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4095750"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="516" name="Google Shape;516;h6eb3a84de4a91628_0_469"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="517" name="Google Shape;517;h6eb3a84de4a91628_0_469"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;h6eb3a84de4a91628_0_469"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7067550"/>
+              <a:ext cx="2221200" cy="1249800"/>
+              <a:chOff x="11534775" y="7067550"/>
+              <a:chExt cx="2221200" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="519" name="Google Shape;519;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7067550"/>
+                <a:ext cx="1969800" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="520" name="Google Shape;520;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7753350"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;h6eb3a84de4a91628_0_469"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="5865375" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="5865375" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="522" name="Google Shape;522;h6eb3a84de4a91628_0_469"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;h6eb3a84de4a91628_0_469"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7067550"/>
+              <a:ext cx="3360300" cy="1249800"/>
+              <a:chOff x="4543425" y="7067550"/>
+              <a:chExt cx="3360300" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="524" name="Google Shape;524;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7067550"/>
+                <a:ext cx="3360300" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="525" name="Google Shape;525;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7753350"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;h6eb3a84de4a91628_0_469"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;h6eb3a84de4a91628_0_469"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h6eb3a84de4a91628_0_469"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3409950"/>
+              <a:ext cx="3002400" cy="1249800"/>
+              <a:chOff x="11534775" y="3409950"/>
+              <a:chExt cx="3002400" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="529" name="Google Shape;529;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3409950"/>
+                <a:ext cx="2055600" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="530" name="Google Shape;530;h6eb3a84de4a91628_0_469"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4095750"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="562" name="Google Shape;562;g2c1f2987f8f_0_520"/>
+          <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;h6eb3a84de4a91628_0_469"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="15078075" y="1714500"/>
+            <a:ext cx="2114550" cy="7372350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1198 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="593" name="Shape 593"/>
+        <p:cNvPr id="536" name="Shape 536"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="594" name="Google Shape;594;g2c1f2987f8f_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="537" name="Google Shape;537;h6eb3a84de4a91628_0_500"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="13287375" y="523875"/>
+            <a:ext cx="9048750" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="595" name="Google Shape;595;g2c1f2987f8f_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="538" name="Google Shape;538;h6eb3a84de4a91628_0_500"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6726461"/>
-            <a:ext cx="9636926" cy="6989538"/>
+            <a:off x="0" y="5044846"/>
+            <a:ext cx="7226792" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;h6eb3a84de4a91628_0_500"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;h6eb3a84de4a91628_0_500"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;h6eb3a84de4a91628_0_500"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;h6eb3a84de4a91628_0_500"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2881313"/>
+            <a:ext cx="17023200" cy="6459975"/>
+            <a:chOff x="590550" y="2881313"/>
+            <a:chExt cx="17023200" cy="6459975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2881313"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="7629525" y="2881313"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="544" name="Google Shape;544;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8582025" y="2881313"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="8582025" y="2881313"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="545" name="Google Shape;545;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2881313"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="546" name="Google Shape;546;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3462338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4652963"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="590550" y="4652963"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="549" name="Google Shape;549;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="4652963"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="1543050" y="4652963"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="550" name="Google Shape;550;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="551" name="Google Shape;551;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6424613"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="590550" y="6424613"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="554" name="Google Shape;554;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="6424613"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="1543050" y="6424613"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="555" name="Google Shape;555;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="556" name="Google Shape;556;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6424613"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="5010150" y="6424613"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="559" name="Google Shape;559;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="6424613"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="5962650" y="6424613"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="560" name="Google Shape;560;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="561" name="Google Shape;561;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8196263"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="5010150" y="8196263"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="564" name="Google Shape;564;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="8196263"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="5962650" y="8196263"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="565" name="Google Shape;565;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8196263"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="566" name="Google Shape;566;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8777288"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="567" name="Google Shape;567;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6424613"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="9429750" y="6424613"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="569" name="Google Shape;569;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="6424613"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="10382250" y="6424613"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="570" name="Google Shape;570;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="571" name="Google Shape;571;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8196263"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="9429750" y="8196263"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="574" name="Google Shape;574;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="8196263"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="10382250" y="8196263"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="575" name="Google Shape;575;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8196263"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="576" name="Google Shape;576;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8777288"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6424613"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="13849350" y="6424613"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="579" name="Google Shape;579;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="6424613"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="14801850" y="6424613"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="580" name="Google Shape;580;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="581" name="Google Shape;581;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4652963"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="5010150" y="4652963"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="584" name="Google Shape;584;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="4652963"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="5962650" y="4652963"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="585" name="Google Shape;585;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="586" name="Google Shape;586;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="587" name="Google Shape;587;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4652963"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="13849350" y="4652963"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="589" name="Google Shape;589;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="4652963"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="14801850" y="4652963"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="590" name="Google Shape;590;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="591" name="Google Shape;591;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;h6eb3a84de4a91628_0_500"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4652963"/>
+              <a:ext cx="3764400" cy="1145025"/>
+              <a:chOff x="9429750" y="4652963"/>
+              <a:chExt cx="3764400" cy="1145025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="594" name="Google Shape;594;h6eb3a84de4a91628_0_500"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="4652963"/>
+                <a:ext cx="2811900" cy="1145025"/>
+                <a:chOff x="10382250" y="4652963"/>
+                <a:chExt cx="2811900" cy="1145025"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Black Han Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Black Han Sans"/>
+                      <a:ea typeface="Black Han Sans"/>
+                      <a:cs typeface="Black Han Sans"/>
+                      <a:sym typeface="Black Han Sans"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="596" name="Google Shape;596;h6eb3a84de4a91628_0_500"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;h6eb3a84de4a91628_0_500"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;h6eb3a84de4a91628_0_500"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="596" name="Google Shape;596;g2c1f2987f8f_0_557"/>
+          <p:cNvPr id="610" name="Google Shape;610;h6eb3a84de4a91628_0_500"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2952 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId22">
+                <a:hlinkClick r:id="rId17">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="667" name="Google Shape;667;g2c1f2987f8f_0_557"/>
+          <p:cNvPr id="611" name="Google Shape;611;h6eb3a84de4a91628_0_500"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1608600"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="672" name="Shape 672"/>
+        <p:cNvPr id="616" name="Shape 616"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="673" name="Google Shape;673;g2c1f2987f8f_0_635"/>
+          <p:cNvPr descr="preencoded.png" id="617" name="Google Shape;617;h6eb3a84de4a91628_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520765" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="390525" y="1924050"/>
+            <a:ext cx="12592051" cy="12592051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="674" name="Google Shape;674;g2c1f2987f8f_0_635"/>
+          <p:cNvPr descr="preencoded.png" id="618" name="Google Shape;618;h6eb3a84de4a91628_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="5331538" cy="6243562"/>
+            <a:ext cx="3998154" cy="4682672"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="675" name="Google Shape;675;g2c1f2987f8f_0_635"/>
+          <p:cNvPr descr="preencoded.png" id="619" name="Google Shape;619;h6eb3a84de4a91628_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19906898" y="9582820"/>
-            <a:ext cx="4480150" cy="4133180"/>
+            <a:off x="14928307" y="7187115"/>
+            <a:ext cx="3359693" cy="3099885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="620" name="Google Shape;620;h6eb3a84de4a91628_0_579"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;h6eb3a84de4a91628_0_579"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;h6eb3a84de4a91628_0_579"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="676" name="Google Shape;676;g2c1f2987f8f_0_635"/>
+          <p:cNvPr id="623" name="Google Shape;623;h6eb3a84de4a91628_0_579"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...68 lines deleted...]
-            <a:ext cx="11998800" cy="4301100"/>
+            <a:off x="8743950" y="5219700"/>
+            <a:ext cx="8957400" cy="3231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="679" name="Google Shape;679;g2c1f2987f8f_0_635"/>
+          <p:cNvPr id="624" name="Google Shape;624;h6eb3a84de4a91628_0_579"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11660057" y="3784600"/>
-            <a:ext cx="11617800" cy="2878800"/>
+            <a:off x="8743950" y="2838450"/>
+            <a:ext cx="8610600" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="680" name="Google Shape;680;g2c1f2987f8f_0_635"/>
+          <p:cNvPr id="625" name="Google Shape;625;h6eb3a84de4a91628_0_579"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="681" name="Google Shape;681;g2c1f2987f8f_0_635"/>
+          <p:cNvPr descr="preencoded.png" id="626" name="Google Shape;626;h6eb3a84de4a91628_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1206651" y="2590800"/>
-            <a:ext cx="9348368" cy="10096500"/>
+            <a:off x="809625" y="1771650"/>
+            <a:ext cx="7296150" cy="7400925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g2c1f2987f8f_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;h6eb3a84de4a91628_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g2c1f2987f8f_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;h6eb3a84de4a91628_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542299"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;h6eb3a84de4a91628_0_25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2c1f2987f8f_0_21"/>
+          <p:cNvPr id="48" name="Google Shape;48;h6eb3a84de4a91628_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-162028" y="5033163"/>
-            <a:ext cx="9458400" cy="2574000"/>
+            <a:off x="1162050" y="7515225"/>
+            <a:ext cx="6930300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Table of </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7648575" y="1228725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7648575" y="1228725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="1228725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7901940" y="1472565"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="1285875"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="9020175" y="1285875"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1285875"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1933575"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="3267075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9020175" y="3267075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3267075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9273540" y="3510915"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="3324225"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="10391775" y="3324225"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3324225"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3971925"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="5305425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10391775" y="5305425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="5305425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10645140" y="5549265"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="5362575"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="11763375" y="5362575"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5362575"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="6010275"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="7343775"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11763375" y="7343775"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7343775"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12016740" y="7587615"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;h6eb3a84de4a91628_0_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13134975" y="7400925"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="13134975" y="7400925"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="7400925"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h6eb3a84de4a91628_0_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="8048625"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;h6eb3a84de4a91628_0_25"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10199375" y="1638300"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="7696171" y="2843213"/>
+            <a:ext cx="6991500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...69 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;h6eb3a84de4a91628_0_25"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10542318" y="1968500"/>
-            <a:ext cx="939900" cy="965100"/>
+            <a:off x="9143971" y="4881563"/>
+            <a:ext cx="6991500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;h6eb3a84de4a91628_0_25"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12371346" y="4686300"/>
-            <a:ext cx="939900" cy="965100"/>
+            <a:off x="10391746" y="6919913"/>
+            <a:ext cx="6991500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;g2c1f2987f8f_0_21"/>
+          <p:cNvPr id="76" name="Google Shape;76;h6eb3a84de4a91628_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14200375" y="7404100"/>
-[...781 lines deleted...]
-            <a:ext cx="8544000" cy="2574000"/>
+            <a:off x="4505325" y="9039225"/>
+            <a:ext cx="6427500" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF2A42"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF2A42"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="77" name="Google Shape;77;h6eb3a84de4a91628_0_25"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1162050" y="1171575"/>
+            <a:ext cx="5943600" cy="5876925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="82" name="Shape 82"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="83" name="Google Shape;83;g2c1f2987f8f_0_64"/>
+          <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;h6eb3a84de4a91628_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="13287375" y="523875"/>
+            <a:ext cx="9048750" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="84" name="Google Shape;84;g2c1f2987f8f_0_64"/>
+          <p:cNvPr descr="preencoded.png" id="84" name="Google Shape;84;h6eb3a84de4a91628_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6726461"/>
-            <a:ext cx="9636926" cy="6989538"/>
+            <a:off x="0" y="5044846"/>
+            <a:ext cx="7226792" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;h6eb3a84de4a91628_0_64"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="86" name="Google Shape;86;h6eb3a84de4a91628_0_64"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="87" name="Google Shape;87;h6eb3a84de4a91628_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g2c1f2987f8f_0_64"/>
+          <p:cNvPr id="88" name="Google Shape;88;h6eb3a84de4a91628_0_64"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17816100" cy="1608600"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="13373100" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;h6eb3a84de4a91628_0_64"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="90" name="Google Shape;90;h6eb3a84de4a91628_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;h6eb3a84de4a91628_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="95" name="Google Shape;95;g2c1f2987f8f_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;h6eb3a84de4a91628_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630151" cy="12630151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g2c1f2987f8f_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;h6eb3a84de4a91628_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="74830"/>
-            <a:ext cx="5887459" cy="4990517"/>
+            <a:off x="0" y="56122"/>
+            <a:ext cx="4415042" cy="3742888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;h6eb3a84de4a91628_0_77"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;h6eb3a84de4a91628_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;h6eb3a84de4a91628_0_77"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;h6eb3a84de4a91628_0_77"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3850125"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3850125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;h6eb3a84de4a91628_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="990600" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;h6eb3a84de4a91628_0_77"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="3028950"/>
+              <a:ext cx="5997000" cy="2659500"/>
+              <a:chOff x="1876425" y="3028950"/>
+              <a:chExt cx="5997000" cy="2659500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="105" name="Google Shape;105;h6eb3a84de4a91628_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3028950"/>
+                <a:ext cx="5997000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="106" name="Google Shape;106;h6eb3a84de4a91628_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3752850"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;h6eb3a84de4a91628_0_77"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3850125"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3850125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;h6eb3a84de4a91628_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="1047750" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;h6eb3a84de4a91628_0_77"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7162800"/>
+              <a:ext cx="5997000" cy="2659500"/>
+              <a:chOff x="1876425" y="7162800"/>
+              <a:chExt cx="5997000" cy="2659500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="110" name="Google Shape;110;h6eb3a84de4a91628_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7162800"/>
+                <a:ext cx="5997000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Black Han Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Black Han Sans"/>
+                    <a:ea typeface="Black Han Sans"/>
+                    <a:cs typeface="Black Han Sans"/>
+                    <a:sym typeface="Black Han Sans"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="111" name="Google Shape;111;h6eb3a84de4a91628_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7886700"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="98" name="Google Shape;98;g2c1f2987f8f_0_75"/>
-[...496 lines deleted...]
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g2c1f2987f8f_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;h6eb3a84de4a91628_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12866708" y="2768600"/>
-            <a:ext cx="8027403" cy="9182100"/>
+            <a:off x="8220075" y="1676400"/>
+            <a:ext cx="8867775" cy="8115300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvPr id="117" name="Shape 117"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="115" name="Google Shape;115;g2c1f2987f8f_0_94"/>
+          <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;h6eb3a84de4a91628_0_97"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="116" name="Google Shape;116;g2c1f2987f8f_0_94"/>
+          <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;h6eb3a84de4a91628_0_97"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542303"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;h6eb3a84de4a91628_0_97"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;h6eb3a84de4a91628_0_97"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;h6eb3a84de4a91628_0_97"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="124" name="Google Shape;124;h6eb3a84de4a91628_0_97"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="5410200"/>
+              <a:ext cx="4608300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6438900"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="8724900"/>
+              <a:ext cx="1103100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="118" name="Google Shape;118;g2c1f2987f8f_0_94"/>
-[...447 lines deleted...]
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g2c1f2987f8f_0_94"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;h6eb3a84de4a91628_0_97"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16016702" y="1181100"/>
-            <a:ext cx="7049381" cy="5422900"/>
+            <a:off x="12430125" y="571500"/>
+            <a:ext cx="4267200" cy="9039225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;h6eb3a84de4a91628_0_97"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16575572" y="7213600"/>
-            <a:ext cx="5931600" cy="762000"/>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7053262" y="885825"/>
+              <a:ext cx="3951000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1914525"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;h6eb3a84de4a91628_0_97"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4200525"/>
+              <a:ext cx="5286375" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;h6eb3a84de4a91628_0_97"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8477250" y="8724900"/>
+              <a:ext cx="1103100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...501 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="138" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g2c1f2987f8f_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;h6eb3a84de4a91628_0_117"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592051" cy="12592051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="149" name="Google Shape;149;g2c1f2987f8f_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;h6eb3a84de4a91628_0_117"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19055513" y="0"/>
-            <a:ext cx="5331535" cy="6243557"/>
+            <a:off x="14289849" y="0"/>
+            <a:ext cx="3998151" cy="4682668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g2c1f2987f8f_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;h6eb3a84de4a91628_0_117"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9582820"/>
-            <a:ext cx="4480150" cy="4133180"/>
+            <a:off x="0" y="7187115"/>
+            <a:ext cx="3359693" cy="3099885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;h6eb3a84de4a91628_0_117"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;h6eb3a84de4a91628_0_117"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;h6eb3a84de4a91628_0_117"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g2c1f2987f8f_0_126"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g2c1f2987f8f_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;h6eb3a84de4a91628_0_117"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="5543550" y="323850"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;h6eb3a84de4a91628_0_117"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8734425" y="2657475"/>
+            <a:ext cx="8721000" cy="5349300"/>
+            <a:chOff x="8734425" y="2657475"/>
+            <a:chExt cx="8721000" cy="5349300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;h6eb3a84de4a91628_0_117"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8734425" y="2657475"/>
+              <a:ext cx="8692500" cy="4731900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;h6eb3a84de4a91628_0_117"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="7458075"/>
+              <a:ext cx="3653700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;h6eb3a84de4a91628_0_117"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5398175" y="3759200"/>
-            <a:ext cx="13603500" cy="6210300"/>
+            <a:off x="781050" y="1238250"/>
+            <a:ext cx="6610350" cy="7800975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...146 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g2c1f2987f8f_0_139"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;h6eb3a84de4a91628_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="13287375" y="523875"/>
+            <a:ext cx="9048750" cy="10086975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="163" name="Google Shape;163;g2c1f2987f8f_0_139"/>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;h6eb3a84de4a91628_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6726461"/>
-            <a:ext cx="9636926" cy="6989538"/>
+            <a:off x="0" y="5044846"/>
+            <a:ext cx="7226792" cy="5242153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g2c1f2987f8f_0_139"/>
+          <p:cNvPr id="157" name="Google Shape;157;h6eb3a84de4a91628_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1621569" y="1422400"/>
-            <a:ext cx="20216700" cy="1608600"/>
+            <a:off x="1266825" y="1066800"/>
+            <a:ext cx="15059100" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;h6eb3a84de4a91628_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;h6eb3a84de4a91628_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;h6eb3a84de4a91628_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF2A42"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;h6eb3a84de4a91628_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3381375" y="3876675"/>
+              <a:ext cx="990600" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5067300"/>
+              <a:ext cx="4434900" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;h6eb3a84de4a91628_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF2A42"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="167" name="Google Shape;167;h6eb3a84de4a91628_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8648700" y="3876675"/>
+              <a:ext cx="990600" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5067300"/>
+              <a:ext cx="4434900" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;h6eb3a84de4a91628_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF2A42"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;h6eb3a84de4a91628_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13882688" y="3876675"/>
+              <a:ext cx="1057275" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;h6eb3a84de4a91628_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5067300"/>
+              <a:ext cx="4434900" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2c1f2987f8f_0_139"/>
+          <p:cNvPr id="173" name="Google Shape;173;h6eb3a84de4a91628_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...801 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="1609725" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g2c1f2987f8f_0_139"/>
+          <p:cNvPr id="174" name="Google Shape;174;h6eb3a84de4a91628_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="6858000" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g2c1f2987f8f_0_139"/>
+          <p:cNvPr id="175" name="Google Shape;175;h6eb3a84de4a91628_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="12125325" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F3ECDA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvPr id="180" name="Shape 180"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="193" name="Google Shape;193;g2c1f2987f8f_0_169"/>
+          <p:cNvPr descr="preencoded.png" id="181" name="Google Shape;181;h6eb3a84de4a91628_0_157"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="194" name="Google Shape;194;g2c1f2987f8f_0_169"/>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;h6eb3a84de4a91628_0_157"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16809264" y="0"/>
-            <a:ext cx="7577784" cy="4542309"/>
+            <a:off x="12605372" y="0"/>
+            <a:ext cx="5682628" cy="3406732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;h6eb3a84de4a91628_0_157"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;h6eb3a84de4a91628_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g2c1f2987f8f_0_169"/>
+          <p:cNvPr id="186" name="Google Shape;186;h6eb3a84de4a91628_0_157"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7007100" cy="1608600"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="5267400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00327F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Black Han Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00327F"/>
                 </a:solidFill>
                 <a:latin typeface="Black Han Sans"/>
                 <a:ea typeface="Black Han Sans"/>
                 <a:cs typeface="Black Han Sans"/>
                 <a:sym typeface="Black Han Sans"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;h6eb3a84de4a91628_0_157"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-            <a:ext cx="20843400" cy="10261500"/>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7410600"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7410600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...145 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7410600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="189" name="Google Shape;189;h6eb3a84de4a91628_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3314700" y="2028825"/>
+              <a:ext cx="866775" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7410600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;h6eb3a84de4a91628_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8620125" y="2028825"/>
+              <a:ext cx="1057275" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7410600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;h6eb3a84de4a91628_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14025563" y="2028825"/>
+              <a:ext cx="1047750" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2996565" y="3219450"/>
+              <a:ext cx="1503000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4019550"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2325053" y="8210550"/>
+              <a:ext cx="2846100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8497253" y="3219450"/>
+              <a:ext cx="1302900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4019550"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8210550"/>
+              <a:ext cx="2846100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13159740" y="3219450"/>
+              <a:ext cx="2779500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF2A42"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF2A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4019550"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;h6eb3a84de4a91628_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12993053" y="8210550"/>
+              <a:ext cx="3112800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Black Han Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Black Han Sans"/>
+                  <a:ea typeface="Black Han Sans"/>
+                  <a:cs typeface="Black Han Sans"/>
+                  <a:sym typeface="Black Han Sans"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF2A42"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Black Han Sans"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>