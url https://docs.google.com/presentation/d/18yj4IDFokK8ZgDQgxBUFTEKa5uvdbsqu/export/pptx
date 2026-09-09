--- v0 (2025-10-02)
+++ v1 (2026-09-09)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,73 +79,77 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Mogra"/>
-      <p:regular r:id="rId34"/>
+      <p:regular r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId35"/>
-      <p:boldItalic r:id="rId36"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -334,66 +339,66 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mh71uiPTSbyLm0rG4d7k5XR6qi+xw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7mgP1EdFPs18vfwvZVzkF6cGHBho+g=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mogra-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mogra-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1631,139 +1636,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g26b4cea357b_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3ebf3a6b6f4_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g26b4cea357b_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3ebf3a6b6f4_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g26b4cea357b_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3ebf3a6b6f4_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1774,153 +1779,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g26b4cea357b_0_188:notes"/>
+          <p:cNvPr id="201" name="Google Shape;201;g3ebf3a6b6f4_1_180:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g26b4cea357b_0_188:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;g3ebf3a6b6f4_1_180:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g26b4cea357b_0_188:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3ebf3a6b6f4_1_180:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1931,153 +1936,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g26b4cea357b_0_219:notes"/>
+          <p:cNvPr id="228" name="Google Shape;228;g3ebf3a6b6f4_1_206:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g26b4cea357b_0_219:notes"/>
+          <p:cNvPr id="229" name="Google Shape;229;g3ebf3a6b6f4_1_206:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;g26b4cea357b_0_219:notes"/>
+          <p:cNvPr id="230" name="Google Shape;230;g3ebf3a6b6f4_1_206:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2088,153 +2093,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="270" name="Shape 270"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g26b4cea357b_0_285:notes"/>
+          <p:cNvPr id="271" name="Google Shape;271;g3ebf3a6b6f4_1_248:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g26b4cea357b_0_285:notes"/>
+          <p:cNvPr id="272" name="Google Shape;272;g3ebf3a6b6f4_1_248:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;g26b4cea357b_0_285:notes"/>
+          <p:cNvPr id="273" name="Google Shape;273;g3ebf3a6b6f4_1_248:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2245,153 +2250,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g26b4cea357b_0_310:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g3ebf3a6b6f4_1_269:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g26b4cea357b_0_310:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;g3ebf3a6b6f4_1_269:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g26b4cea357b_0_310:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;g3ebf3a6b6f4_1_269:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2402,153 +2407,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="307" name="Shape 307"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g26b4cea357b_0_323:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3ebf3a6b6f4_1_283:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g26b4cea357b_0_323:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;g3ebf3a6b6f4_1_283:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g26b4cea357b_0_323:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;g3ebf3a6b6f4_1_283:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2559,153 +2564,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="376" name="Shape 376"/>
+        <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g26b4cea357b_0_351:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;g3ebf3a6b6f4_1_300:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g26b4cea357b_0_351:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;g3ebf3a6b6f4_1_300:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g26b4cea357b_0_351:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;g3ebf3a6b6f4_1_300:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2716,153 +2721,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="390" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g26b4cea357b_0_417:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;g3ebf3a6b6f4_1_364:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g26b4cea357b_0_417:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3ebf3a6b6f4_1_364:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g26b4cea357b_0_417:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g3ebf3a6b6f4_1_364:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2873,153 +2878,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g26b4cea357b_0_432:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g3ebf3a6b6f4_1_379:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;g26b4cea357b_0_432:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3ebf3a6b6f4_1_379:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g26b4cea357b_0_432:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;g3ebf3a6b6f4_1_379:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3030,153 +3035,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="423" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g26b4cea357b_0_448:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3ebf3a6b6f4_1_395:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g26b4cea357b_0_448:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;g3ebf3a6b6f4_1_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g26b4cea357b_0_448:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;g3ebf3a6b6f4_1_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3187,153 +3192,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvPr id="441" name="Shape 441"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g26b4cea357b_0_464:notes"/>
+          <p:cNvPr id="442" name="Google Shape;442;g3ebf3a6b6f4_1_412:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g26b4cea357b_0_464:notes"/>
+          <p:cNvPr id="443" name="Google Shape;443;g3ebf3a6b6f4_1_412:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g26b4cea357b_0_464:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3ebf3a6b6f4_1_412:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3344,153 +3349,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g26b4cea357b_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3ebf3a6b6f4_1_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g26b4cea357b_0_10:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3ebf3a6b6f4_1_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g26b4cea357b_0_10:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3ebf3a6b6f4_1_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3501,153 +3506,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="502" name="Shape 502"/>
+        <p:cNvPr id="451" name="Shape 451"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g26b4cea357b_0_472:notes"/>
+          <p:cNvPr id="452" name="Google Shape;452;g3ebf3a6b6f4_1_421:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;g26b4cea357b_0_472:notes"/>
+          <p:cNvPr id="453" name="Google Shape;453;g3ebf3a6b6f4_1_421:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;g26b4cea357b_0_472:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;g3ebf3a6b6f4_1_421:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3658,153 +3663,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="525" name="Shape 525"/>
+        <p:cNvPr id="472" name="Shape 472"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g26b4cea357b_0_494:notes"/>
+          <p:cNvPr id="473" name="Google Shape;473;g3ebf3a6b6f4_1_441:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g26b4cea357b_0_494:notes"/>
+          <p:cNvPr id="474" name="Google Shape;474;g3ebf3a6b6f4_1_441:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g26b4cea357b_0_494:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3ebf3a6b6f4_1_441:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3815,153 +3820,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="562" name="Shape 562"/>
+        <p:cNvPr id="513" name="Shape 513"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="563" name="Google Shape;563;g26b4cea357b_0_530:notes"/>
+          <p:cNvPr id="514" name="Google Shape;514;g3ebf3a6b6f4_1_481:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;g26b4cea357b_0_530:notes"/>
+          <p:cNvPr id="515" name="Google Shape;515;g3ebf3a6b6f4_1_481:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="565" name="Google Shape;565;g26b4cea357b_0_530:notes"/>
+          <p:cNvPr id="516" name="Google Shape;516;g3ebf3a6b6f4_1_481:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3972,153 +3977,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="590" name="Shape 590"/>
+        <p:cNvPr id="539" name="Shape 539"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="591" name="Google Shape;591;g26b4cea357b_0_557:notes"/>
+          <p:cNvPr id="540" name="Google Shape;540;g3ebf3a6b6f4_1_506:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="592" name="Google Shape;592;g26b4cea357b_0_557:notes"/>
+          <p:cNvPr id="541" name="Google Shape;541;g3ebf3a6b6f4_1_506:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="593" name="Google Shape;593;g26b4cea357b_0_557:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;g3ebf3a6b6f4_1_506:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4129,153 +4134,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g26b4cea357b_0_20:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3ebf3a6b6f4_1_25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g26b4cea357b_0_20:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;g3ebf3a6b6f4_1_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g26b4cea357b_0_20:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3ebf3a6b6f4_1_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4286,153 +4291,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g26b4cea357b_0_71:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3ebf3a6b6f4_1_72:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g26b4cea357b_0_71:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3ebf3a6b6f4_1_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g26b4cea357b_0_71:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3ebf3a6b6f4_1_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4443,153 +4448,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g26b4cea357b_0_82:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3ebf3a6b6f4_1_85:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g26b4cea357b_0_82:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3ebf3a6b6f4_1_85:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g26b4cea357b_0_82:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3ebf3a6b6f4_1_85:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4614,139 +4619,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g26b4cea357b_0_105:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3ebf3a6b6f4_1_105:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g26b4cea357b_0_105:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3ebf3a6b6f4_1_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g26b4cea357b_0_105:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3ebf3a6b6f4_1_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4757,153 +4762,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g26b4cea357b_0_125:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3ebf3a6b6f4_1_122:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g26b4cea357b_0_125:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3ebf3a6b6f4_1_122:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g26b4cea357b_0_125:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3ebf3a6b6f4_1_122:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4914,153 +4919,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="153" name="Shape 153"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g26b4cea357b_0_137:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;g3ebf3a6b6f4_1_135:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g26b4cea357b_0_137:notes"/>
+          <p:cNvPr id="155" name="Google Shape;155;g3ebf3a6b6f4_1_135:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g26b4cea357b_0_137:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3ebf3a6b6f4_1_135:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5071,153 +5076,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g26b4cea357b_0_152:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;g3ebf3a6b6f4_1_151:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g26b4cea357b_0_152:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;g3ebf3a6b6f4_1_151:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g26b4cea357b_0_152:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;g3ebf3a6b6f4_1_151:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5260,51 +5265,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5980,22941 +5985,20141 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E3000B"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g26b4cea357b_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3ebf3a6b6f4_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5181600"/>
-            <a:ext cx="4496362" cy="8534400"/>
+            <a:off x="0" y="3886200"/>
+            <a:ext cx="3371850" cy="6400800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g26b4cea357b_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3ebf3a6b6f4_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19585848" y="0"/>
-            <a:ext cx="4801200" cy="5181600"/>
+            <a:off x="14687550" y="0"/>
+            <a:ext cx="3600450" cy="3886200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...102 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g26b4cea357b_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g3ebf3a6b6f4_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;g3ebf3a6b6f4_1_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="733425"/>
+            <a:ext cx="13624500" cy="1003800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FBE7C0"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FBE7C0"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;g3ebf3a6b6f4_1_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3ebf3a6b6f4_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;g3ebf3a6b6f4_1_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FBE7C0"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FBE7C0"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g26b4cea357b_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3ebf3a6b6f4_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5321965" y="2730500"/>
-            <a:ext cx="13730416" cy="7785100"/>
+            <a:off x="5295900" y="2276475"/>
+            <a:ext cx="10296525" cy="5838825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;g3ebf3a6b6f4_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2152650" y="2057400"/>
+            <a:ext cx="4124325" cy="7467600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="204" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="213" name="Google Shape;213;g26b4cea357b_0_188"/>
+          <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;g3ebf3a6b6f4_1_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="214" name="Google Shape;214;g26b4cea357b_0_188"/>
+          <p:cNvPr descr="preencoded.png" id="206" name="Google Shape;206;g3ebf3a6b6f4_1_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="15982950" y="0"/>
+            <a:ext cx="2305050" cy="5543550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3ebf3a6b6f4_1_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;g3ebf3a6b6f4_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g26b4cea357b_0_188"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3ebf3a6b6f4_1_180"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6473700" cy="1557900"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4867200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>PRICING PLAN</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3ebf3a6b6f4_1_180"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="20843400" cy="9601200"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="7150200"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="7150200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...209 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="6896100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="E3000B"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;g3ebf3a6b6f4_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3338512" y="2181225"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="7150200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E3000B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;g3ebf3a6b6f4_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8716962" y="2184400"/>
+              <a:ext cx="863600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="7140000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E3000B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;g3ebf3a6b6f4_1_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14031278" y="2179320"/>
+              <a:ext cx="1036320" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3096578" y="3352800"/>
+              <a:ext cx="1302900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>BASIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4133850"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2539365" y="7867650"/>
+              <a:ext cx="2417400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>$10/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8502015" y="3606803"/>
+              <a:ext cx="1293600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>ELITE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4387853"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7911465" y="8121653"/>
+              <a:ext cx="2474700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>$50/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13326427" y="3596636"/>
+              <a:ext cx="2445900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>LEGENDARY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4377686"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...206 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3ebf3a6b6f4_1_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13212127" y="8111486"/>
+              <a:ext cx="2674500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>$100/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...628 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="244" name="Shape 244"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="245" name="Google Shape;245;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;g3ebf3a6b6f4_1_206"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2616527" cy="6858000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="246" name="Google Shape;246;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="233" name="Google Shape;233;g3ebf3a6b6f4_1_206"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19623953" y="8686800"/>
-            <a:ext cx="4763095" cy="5029200"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1962150" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g3ebf3a6b6f4_1_206"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;g3ebf3a6b6f4_1_206"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;g3ebf3a6b6f4_1_206"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7822050"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7822050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="05432A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;g3ebf3a6b6f4_1_206"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="05432A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="241" name="Google Shape;241;g3ebf3a6b6f4_1_206"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="05432A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="243" name="Google Shape;243;g3ebf3a6b6f4_1_206"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="05432A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3ebf3a6b6f4_1_206"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E3000B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E3000B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E3000B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E3000B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="971550" y="2838450"/>
+              <a:ext cx="647700" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4962525" y="2838450"/>
+              <a:ext cx="819300" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9096375" y="2838450"/>
+              <a:ext cx="705000" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13173075" y="2838450"/>
+              <a:ext cx="705000" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3ebf3a6b6f4_1_206"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FBE7C0"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="274" name="Shape 274"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="248" name="Google Shape;248;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="275" name="Google Shape;275;g3ebf3a6b6f4_1_248"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="249" name="Google Shape;249;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="276" name="Google Shape;276;g3ebf3a6b6f4_1_248"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6848475"/>
+            <a:ext cx="6496050" cy="3438525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;g3ebf3a6b6f4_1_248"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;g3ebf3a6b6f4_1_248"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3ebf3a6b6f4_1_248"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;g3ebf3a6b6f4_1_248"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990724" y="1574800"/>
-            <a:ext cx="22418302" cy="10579100"/>
+            <a:off x="5610225" y="504825"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="251" name="Google Shape;251;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;g3ebf3a6b6f4_1_248"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="1574800"/>
-            <a:ext cx="5639505" cy="5638800"/>
+            <a:off x="742950" y="504825"/>
+            <a:ext cx="4562475" cy="3552825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="252" name="Google Shape;252;g26b4cea357b_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;g3ebf3a6b6f4_1_248"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3361700" y="3666083"/>
-            <a:ext cx="1456422" cy="1456246"/>
+            <a:off x="742950" y="4410075"/>
+            <a:ext cx="4562475" cy="5372100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...241 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;g26b4cea357b_0_219"/>
+          <p:cNvPr id="283" name="Google Shape;283;g3ebf3a6b6f4_1_248"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990724" y="3835400"/>
-[...86 lines deleted...]
-            <a:ext cx="846900" cy="1557900"/>
+            <a:off x="10906125" y="1238250"/>
+            <a:ext cx="5572200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>S</a:t>
+              <a:t>SOME DATA</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g26b4cea357b_0_219"/>
+          <p:cNvPr id="284" name="Google Shape;284;g3ebf3a6b6f4_1_248"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6427003" y="3835400"/>
-[...45 lines deleted...]
-            <a:ext cx="1075500" cy="1557900"/>
+            <a:off x="10906125" y="2657475"/>
+            <a:ext cx="2693700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>W</a:t>
+              <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;g3ebf3a6b6f4_1_248"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="4352925"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="10906125" y="4352925"/>
+            <a:chExt cx="5974200" cy="992475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;g3ebf3a6b6f4_1_248"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4352925"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>enchanted creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g3ebf3a6b6f4_1_248"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4838700"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g26b4cea357b_0_219"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3ebf3a6b6f4_1_248"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11863283" y="3835400"/>
-[...45 lines deleted...]
-            <a:ext cx="923100" cy="1557900"/>
+            <a:off x="10906125" y="5695950"/>
+            <a:ext cx="2788800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>O</a:t>
+              <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3ebf3a6b6f4_1_248"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17299562" y="3835400"/>
-            <a:ext cx="1117800" cy="1117500"/>
+            <a:off x="10906125" y="7391400"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="10906125" y="7391400"/>
+            <a:chExt cx="5974200" cy="992475"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...73 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3ebf3a6b6f4_1_248"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7391400"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>magic-wielding individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;g3ebf3a6b6f4_1_248"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7877175"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...1659 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FBE7C0"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="296" name="Shape 296"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g3ebf3a6b6f4_1_269"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;g3ebf3a6b6f4_1_269"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13735050" y="7038975"/>
+            <a:ext cx="4552950" cy="3248025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3ebf3a6b6f4_1_269"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;g3ebf3a6b6f4_1_269"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g3ebf3a6b6f4_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3ebf3a6b6f4_1_269"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942400" cy="4897875"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942400" cy="4897875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3ebf3a6b6f4_1_269"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942400" cy="3899400"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942400" cy="3899400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="304" name="Google Shape;304;g3ebf3a6b6f4_1_269"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4724400" y="2552700"/>
+                <a:ext cx="8829600" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="E3000B"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="E3000B"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="305" name="Google Shape;305;g3ebf3a6b6f4_1_269"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5448300"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3ebf3a6b6f4_1_269"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6543675"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="312" name="Google Shape;312;g26b4cea357b_0_285"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3ebf3a6b6f4_1_283"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="313" name="Google Shape;313;g26b4cea357b_0_285"/>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3ebf3a6b6f4_1_283"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="14716125" y="6515100"/>
+            <a:ext cx="3571875" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g3ebf3a6b6f4_1_283"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g3ebf3a6b6f4_1_283"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;g3ebf3a6b6f4_1_283"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g26b4cea357b_0_285"/>
+          <p:cNvPr id="317" name="Google Shape;317;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...149 lines deleted...]
-            <a:ext cx="7566000" cy="1557900"/>
+            <a:off x="2781300" y="2447925"/>
+            <a:ext cx="5856000" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>SOME DATA</a:t>
+              <a:t>233 COINS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g26b4cea357b_0_285"/>
+          <p:cNvPr id="318" name="Google Shape;318;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="3543300"/>
-[...123 lines deleted...]
-            <a:ext cx="3564900" cy="2497800"/>
+            <a:off x="2512695" y="3914775"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="E3000B"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
-              <a:buFont typeface="Mogra"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...2 lines deleted...]
-                <a:sym typeface="Mogra"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>75%</a:t>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g26b4cea357b_0_285"/>
+          <p:cNvPr id="319" name="Google Shape;319;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="5803900"/>
-[...41 lines deleted...]
-            <a:ext cx="8027400" cy="698400"/>
+            <a:off x="2571750" y="5238750"/>
+            <a:ext cx="6275100" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>enchanted creatures</a:t>
+              <a:t>456 HOURS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g26b4cea357b_0_285"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="6451600"/>
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="6705600"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>possess the ability to cast spells.</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g26b4cea357b_0_285"/>
+          <p:cNvPr id="321" name="Google Shape;321;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="7594600"/>
-[...82 lines deleted...]
-            <a:ext cx="3691800" cy="2497800"/>
+            <a:off x="11911013" y="2447925"/>
+            <a:ext cx="2836500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>60%</a:t>
+              <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g26b4cea357b_0_285"/>
+          <p:cNvPr id="322" name="Google Shape;322;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="9855200"/>
-[...41 lines deleted...]
-            <a:ext cx="8027400" cy="698400"/>
+            <a:off x="10132695" y="3914775"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-              <a:buFont typeface="Mogra"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...2 lines deleted...]
-                <a:sym typeface="Mogra"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>magic-wielding individuals</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g26b4cea357b_0_285"/>
+          <p:cNvPr id="323" name="Google Shape;323;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="10502900"/>
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="11149013" y="5238750"/>
+            <a:ext cx="4360500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
-[...297 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>234,567</a:t>
+              <a:t>323 KM</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g26b4cea357b_0_310"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3ebf3a6b6f4_1_283"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4170355" y="7264400"/>
-            <a:ext cx="16033500" cy="1325100"/>
+            <a:off x="10132695" y="6705600"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
-[...1212 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="381" name="Google Shape;381;g26b4cea357b_0_351"/>
+          <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g3ebf3a6b6f4_1_300"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="382" name="Google Shape;382;g26b4cea357b_0_351"/>
+          <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g3ebf3a6b6f4_1_300"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="15982950" y="0"/>
+            <a:ext cx="2305050" cy="5543550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;g3ebf3a6b6f4_1_300"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g26b4cea357b_0_351"/>
+          <p:cNvPr id="335" name="Google Shape;335;g3ebf3a6b6f4_1_300"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>SOME GRAPH</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g3ebf3a6b6f4_1_300"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="352" name="Google Shape;352;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g3ebf3a6b6f4_1_300"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g3ebf3a6b6f4_1_300"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12206288" y="4757738"/>
+              <a:ext cx="1541100" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5310188"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3ebf3a6b6f4_1_300"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1535550"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>TREASURE FOUND</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;g3ebf3a6b6f4_1_300"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1535550"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>SPELLCASTING PROGRESS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;g3ebf3a6b6f4_1_300"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E3000B"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="447" name="Shape 447"/>
+        <p:cNvPr id="394" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="448" name="Google Shape;448;g26b4cea357b_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;g3ebf3a6b6f4_1_364"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5181600"/>
-            <a:ext cx="4496362" cy="8534400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="449" name="Google Shape;449;g26b4cea357b_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g3ebf3a6b6f4_1_364"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19585848" y="0"/>
-            <a:ext cx="4801200" cy="5181600"/>
+            <a:off x="14687550" y="0"/>
+            <a:ext cx="3600450" cy="3886200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g3ebf3a6b6f4_1_364"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g3ebf3a6b6f4_1_364"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g3ebf3a6b6f4_1_364"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="400" name="Google Shape;400;g3ebf3a6b6f4_1_364"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6644700" cy="1611750"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6644700" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3ebf3a6b6f4_1_364"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>A WEB APPLICATION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3ebf3a6b6f4_1_364"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5857875"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="451" name="Google Shape;451;g26b4cea357b_0_417"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="456" name="Google Shape;456;g26b4cea357b_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;g3ebf3a6b6f4_1_364"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="457" name="Google Shape;457;g26b4cea357b_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;g3ebf3a6b6f4_1_364"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g26b4cea357b_0_417"/>
+          <p:cNvPr id="405" name="Google Shape;405;g3ebf3a6b6f4_1_364"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="4737100"/>
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="10029825" y="3552825"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>PORTAL TO ADVENTURE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="463" name="Shape 463"/>
+        <p:cNvPr id="410" name="Shape 410"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;g26b4cea357b_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3ebf3a6b6f4_1_379"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2616527" cy="6858000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="465" name="Google Shape;465;g26b4cea357b_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g3ebf3a6b6f4_1_379"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19623953" y="8686800"/>
-            <a:ext cx="4763095" cy="5029200"/>
+            <a:off x="14716125" y="6515100"/>
+            <a:ext cx="3571875" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3ebf3a6b6f4_1_379"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g3ebf3a6b6f4_1_379"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;g3ebf3a6b6f4_1_379"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;g3ebf3a6b6f4_1_379"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644700" cy="1611750"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644700" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3ebf3a6b6f4_1_379"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>AN MOBILE APP</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3ebf3a6b6f4_1_379"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3819525"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g26b4cea357b_0_432"/>
+          <p:cNvPr id="419" name="Google Shape;419;g3ebf3a6b6f4_1_379"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="939900"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...2 lines deleted...]
-                <a:sym typeface="Mogra"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>AN MOBILE APP</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g26b4cea357b_0_432"/>
+          <p:cNvPr id="420" name="Google Shape;420;g3ebf3a6b6f4_1_379"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5092700"/>
-            <a:ext cx="8874300" cy="1202400"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
-[...272 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>THE FUTURE OF FANTASY</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="474" name="Google Shape;474;g26b4cea357b_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;g3ebf3a6b6f4_1_379"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g26b4cea357b_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;g3ebf3a6b6f4_1_379"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="427" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g26b4cea357b_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3ebf3a6b6f4_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="482" name="Google Shape;482;g26b4cea357b_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g3ebf3a6b6f4_1_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="15982950" y="0"/>
+            <a:ext cx="2305050" cy="5543550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;g3ebf3a6b6f4_1_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3ebf3a6b6f4_1_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3ebf3a6b6f4_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3ebf3a6b6f4_1_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="3019425"/>
+            <a:ext cx="4377600" cy="2011650"/>
+            <a:chOff x="12658725" y="3019425"/>
+            <a:chExt cx="4377600" cy="2011650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3ebf3a6b6f4_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3019425"/>
+              <a:ext cx="4377600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>A WEB APPLICATION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3ebf3a6b6f4_1_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3724275"/>
+              <a:ext cx="4347300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g26b4cea357b_0_448"/>
+          <p:cNvPr id="436" name="Google Shape;436;g3ebf3a6b6f4_1_395"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="5919000" cy="939900"/>
+            <a:off x="619125" y="3048000"/>
+            <a:ext cx="5153100" cy="3924300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
-              <a:t>A WEB APPLICATION</a:t>
+              <a:t>A GATEWAY TO A WORLD OF FANTASY AND WONDER</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g26b4cea357b_0_448"/>
+          <p:cNvPr id="437" name="Google Shape;437;g3ebf3a6b6f4_1_395"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16880410" y="4965700"/>
-            <a:ext cx="5851200" cy="1735800"/>
+            <a:off x="12573000" y="5419725"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>A web application designed for discovering the world of fantasy</a:t>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Uncover treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;g3ebf3a6b6f4_1_395"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="825603" y="4064000"/>
-            <a:ext cx="7007100" cy="5215500"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...278 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;g3ebf3a6b6f4_1_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g3ebf3a6b6f4_1_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="497" name="Shape 497"/>
+        <p:cNvPr id="445" name="Shape 445"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;g26b4cea357b_0_464"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;g3ebf3a6b6f4_1_412"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;g3ebf3a6b6f4_1_412"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;g3ebf3a6b6f4_1_412"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;g3ebf3a6b6f4_1_412"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="499" name="Google Shape;499;g26b4cea357b_0_464"/>
+          <p:cNvPr id="450" name="Google Shape;450;g3ebf3a6b6f4_1_412"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2777100"/>
+            <a:off x="695325" y="695325"/>
+            <a:ext cx="5496000" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>A MAGIC PICTURE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g26b4cea357b_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3ebf3a6b6f4_1_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18315689" y="9385300"/>
-            <a:ext cx="6071359" cy="4330700"/>
+            <a:off x="13735050" y="7038975"/>
+            <a:ext cx="4552950" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g26b4cea357b_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3ebf3a6b6f4_1_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="8624378" cy="3810000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;g3ebf3a6b6f4_1_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3ebf3a6b6f4_1_13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Google Shape;34;g3ebf3a6b6f4_1_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g26b4cea357b_0_10"/>
+          <p:cNvPr id="35" name="Google Shape;35;g3ebf3a6b6f4_1_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7261200" cy="2497800"/>
+            <a:off x="4234815" y="3048000"/>
+            <a:ext cx="5465400" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>WELCOME</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;g26b4cea357b_0_10"/>
+          <p:cNvPr id="36" name="Google Shape;36;g3ebf3a6b6f4_1_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2269200"/>
+            <a:off x="2729865" y="4638675"/>
+            <a:ext cx="6756900" cy="2507100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;g3ebf3a6b6f4_1_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10115550" y="2619375"/>
+            <a:ext cx="5886450" cy="5048250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="506" name="Shape 506"/>
+        <p:cNvPr id="455" name="Shape 455"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="507" name="Google Shape;507;g26b4cea357b_0_472"/>
+          <p:cNvPr descr="preencoded.png" id="456" name="Google Shape;456;g3ebf3a6b6f4_1_421"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2616527" cy="6858000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="508" name="Google Shape;508;g26b4cea357b_0_472"/>
+          <p:cNvPr descr="preencoded.png" id="457" name="Google Shape;457;g3ebf3a6b6f4_1_421"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19623953" y="8686800"/>
-            <a:ext cx="4763095" cy="5029200"/>
+            <a:off x="14716125" y="6515100"/>
+            <a:ext cx="3571875" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;g3ebf3a6b6f4_1_421"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3ebf3a6b6f4_1_421"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;g26b4cea357b_0_472"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g26b4cea357b_0_472"/>
+          <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3ebf3a6b6f4_1_421"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8522765" y="3810000"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g26b4cea357b_0_472"/>
+          <p:cNvPr id="462" name="Google Shape;462;g3ebf3a6b6f4_1_421"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="1104900"/>
-            <a:ext cx="14348700" cy="1557900"/>
+            <a:off x="3810000" y="828675"/>
+            <a:ext cx="10658400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>FANTASY REALM AT A GLANCE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="463" name="Google Shape;463;g3ebf3a6b6f4_1_421"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="6935100" cy="1905000"/>
+            <a:off x="1285875" y="2581275"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="2581275"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2581275"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>THE FOREST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="465" name="Google Shape;465;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3209925"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;g3ebf3a6b6f4_1_421"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="6935100" cy="1905000"/>
+            <a:off x="1285875" y="4953000"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="4953000"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4953000"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>THE CAVES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5581650"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g3ebf3a6b6f4_1_421"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="7138200" cy="939900"/>
+            <a:off x="1285875" y="7324725"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="7324725"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7324725"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>THE LAIR</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g3ebf3a6b6f4_1_421"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7953375"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="529" name="Shape 529"/>
+        <p:cNvPr id="476" name="Shape 476"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="530" name="Google Shape;530;g26b4cea357b_0_494"/>
+          <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;g3ebf3a6b6f4_1_441"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g26b4cea357b_0_494"/>
+          <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;g3ebf3a6b6f4_1_441"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="0" y="6848475"/>
+            <a:ext cx="6496050" cy="3438525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3ebf3a6b6f4_1_441"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;g3ebf3a6b6f4_1_441"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3ebf3a6b6f4_1_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="532" name="Google Shape;532;g26b4cea357b_0_494"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3ebf3a6b6f4_1_441"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1557900"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>THE TIMELINE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;g3ebf3a6b6f4_1_441"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3289300"/>
-            <a:ext cx="24387000" cy="9766200"/>
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288000" cy="7248525"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288000" cy="7248525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...338 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3ebf3a6b6f4_1_441"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...1030 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933525" y="3762375"/>
+              <a:ext cx="142800" cy="2181331"/>
+              <a:chOff x="933525" y="3762375"/>
+              <a:chExt cx="142800" cy="2181331"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="486" name="Google Shape;486;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933525" y="3762375"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="487" name="Google Shape;487;g3ebf3a6b6f4_1_441"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4837" y="4924456"/>
+                <a:ext cx="2038500" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420300" y="2628900"/>
+              <a:ext cx="142800" cy="3314747"/>
+              <a:chOff x="9420300" y="2628900"/>
+              <a:chExt cx="142800" cy="3314747"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="489" name="Google Shape;489;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420300" y="2628900"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="490" name="Google Shape;490;g3ebf3a6b6f4_1_441"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915237" y="4357697"/>
+                <a:ext cx="3171900" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943551"/>
+              <a:ext cx="142800" cy="3771949"/>
+              <a:chOff x="5162550" y="5943551"/>
+              <a:chExt cx="142800" cy="3771949"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="492" name="Google Shape;492;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572700"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="493" name="Google Shape;493;g3ebf3a6b6f4_1_441"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428963" y="7758101"/>
+                <a:ext cx="3629100" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943568"/>
+              <a:ext cx="142800" cy="2286032"/>
+              <a:chOff x="13658850" y="5943568"/>
+              <a:chExt cx="142800" cy="2286032"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="495" name="Google Shape;495;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086800"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="496" name="Google Shape;496;g3ebf3a6b6f4_1_441"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668213" y="7015168"/>
+                <a:ext cx="2143200" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="498" name="Google Shape;498;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>war</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="499" name="Google Shape;499;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4143375"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="501" name="Google Shape;501;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="502" name="Google Shape;502;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3028950"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="504" name="Google Shape;504;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>rise</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="505" name="Google Shape;505;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6886575"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3ebf3a6b6f4_1_441"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="507" name="Google Shape;507;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;g3ebf3a6b6f4_1_441"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6886575"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="3000"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;g3ebf3a6b6f4_1_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="638175" y="6309450"/>
+              <a:ext cx="872400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3ebf3a6b6f4_1_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9124950" y="6309450"/>
+              <a:ext cx="872400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;g3ebf3a6b6f4_1_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4895775" y="4890150"/>
+              <a:ext cx="815400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g3ebf3a6b6f4_1_441"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13363575" y="4861650"/>
+              <a:ext cx="872400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="566" name="Shape 566"/>
+        <p:cNvPr id="517" name="Shape 517"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="567" name="Google Shape;567;g26b4cea357b_0_530"/>
+          <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;g3ebf3a6b6f4_1_481"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5181600"/>
-            <a:ext cx="4496362" cy="8534400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="568" name="Google Shape;568;g26b4cea357b_0_530"/>
+          <p:cNvPr descr="preencoded.png" id="519" name="Google Shape;519;g3ebf3a6b6f4_1_481"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19585848" y="0"/>
-            <a:ext cx="4801200" cy="5181600"/>
+            <a:off x="14687550" y="0"/>
+            <a:ext cx="3600450" cy="3886200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;g3ebf3a6b6f4_1_481"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="521" name="Google Shape;521;g3ebf3a6b6f4_1_481"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3ebf3a6b6f4_1_481"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;g26b4cea357b_0_530"/>
+          <p:cNvPr id="523" name="Google Shape;523;g3ebf3a6b6f4_1_481"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1557900"/>
+            <a:off x="7000875" y="533400"/>
+            <a:ext cx="4286400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>OUR TEAM</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;g3ebf3a6b6f4_1_481"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2997200"/>
-            <a:ext cx="6096900" cy="7721700"/>
+            <a:off x="1868805" y="2247900"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="1868805" y="2247900"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;g3ebf3a6b6f4_1_481"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2247900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3ebf3a6b6f4_1_481"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6972300"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="1868805" y="6972300"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="527" name="Google Shape;527;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6972300"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>ELDRUIN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="528" name="Google Shape;528;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="7639050"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="529" name="Google Shape;529;g3ebf3a6b6f4_1_481"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2997200"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="7088505" y="4076700"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="7088505" y="4076700"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;g3ebf3a6b6f4_1_481"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="4076700"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;g3ebf3a6b6f4_1_481"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8801100"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="7088505" y="8801100"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="532" name="Google Shape;532;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="8801100"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>ELEMENTALEN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="533" name="Google Shape;533;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="9467850"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;g3ebf3a6b6f4_1_481"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="9296400"/>
-            <a:ext cx="6096900" cy="1422300"/>
+            <a:off x="12308205" y="2247900"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="12308205" y="2247900"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="535" name="Google Shape;535;g3ebf3a6b6f4_1_481"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2247900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;g3ebf3a6b6f4_1_481"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6972300"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="12308205" y="6972300"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="537" name="Google Shape;537;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6972300"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>LUNARIA</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="538" name="Google Shape;538;g3ebf3a6b6f4_1_481"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="7639050"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="594" name="Shape 594"/>
+        <p:cNvPr id="543" name="Shape 543"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="595" name="Google Shape;595;g26b4cea357b_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="544" name="Google Shape;544;g3ebf3a6b6f4_1_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18315689" y="9385300"/>
-            <a:ext cx="6071359" cy="4330700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="596" name="Google Shape;596;g26b4cea357b_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;g3ebf3a6b6f4_1_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="8624378" cy="3810000"/>
+            <a:off x="13735050" y="7038975"/>
+            <a:ext cx="4552950" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;g3ebf3a6b6f4_1_506"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;g3ebf3a6b6f4_1_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;g3ebf3a6b6f4_1_506"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="597" name="Google Shape;597;g26b4cea357b_0_557"/>
+          <p:cNvPr id="549" name="Google Shape;549;g3ebf3a6b6f4_1_506"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="9572700" cy="2777100"/>
+            <a:off x="1552575" y="2790825"/>
+            <a:ext cx="7077000" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>THANK YOU FOR CHOOSING EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="600" name="Google Shape;600;g26b4cea357b_0_557"/>
+          <p:cNvPr id="550" name="Google Shape;550;g3ebf3a6b6f4_1_506"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2070359" y="7124700"/>
-            <a:ext cx="9369600" cy="4377300"/>
+            <a:off x="1552575" y="5343525"/>
+            <a:ext cx="6985500" cy="3288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="3000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="601" name="Google Shape;601;g26b4cea357b_0_557"/>
+          <p:cNvPr id="551" name="Google Shape;551;g3ebf3a6b6f4_1_506"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g26b4cea357b_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;g3ebf3a6b6f4_1_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="2374900"/>
-            <a:ext cx="10339092" cy="10325100"/>
+            <a:off x="8477250" y="2343150"/>
+            <a:ext cx="8467725" cy="6743700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g26b4cea357b_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;g3ebf3a6b6f4_1_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2616527" cy="6858000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g26b4cea357b_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;g3ebf3a6b6f4_1_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19623953" y="8686800"/>
-            <a:ext cx="4763095" cy="5029200"/>
+            <a:off x="14716125" y="6515100"/>
+            <a:ext cx="3571875" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g3ebf3a6b6f4_1_25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g26b4cea357b_0_20"/>
+          <p:cNvPr id="48" name="Google Shape;48;g3ebf3a6b6f4_1_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="14894700" cy="2497800"/>
+            <a:off x="3762375" y="990600"/>
+            <a:ext cx="11190000" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>TABLE OF CONTENTS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4051806" y="4521200"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="-91440" y="3486150"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="3486150"/>
+            <a:chExt cx="4539600" cy="1135350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3486150"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>INTRODUCTION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4114800"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4051806" y="4648200"/>
-            <a:ext cx="5931600" cy="1371600"/>
+            <a:off x="4600575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="014BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4911090" y="3644265"/>
+              <a:ext cx="598200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="014BA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="014BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3848581" y="4648200"/>
-            <a:ext cx="6135000" cy="939900"/>
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E3000B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12745403" y="3644265"/>
+              <a:ext cx="664800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3486150"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="3486150"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3486150"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>ENCOUNTERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4114800"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5724525"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="5724525"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5724525"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>WONDERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6353175"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="085933"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4872990" y="5882640"/>
+              <a:ext cx="674400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="085933"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="085933"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3916323" y="5486400"/>
-            <a:ext cx="6067200" cy="669000"/>
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="014BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12745403" y="5882640"/>
+              <a:ext cx="664800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="014BA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="014BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5724525"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="5724525"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5724525"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>MAGIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6353175"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7962900"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="7962900"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7962900"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>ADVENTURE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8591550"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="085933"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...6 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4877753" y="8121015"/>
+              <a:ext cx="664800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="085933"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="085933"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E3000B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12745403" y="8121015"/>
+              <a:ext cx="664800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3ebf3a6b6f4_1_25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="7962900"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="7962900"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7962900"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>CONCLUSION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3ebf3a6b6f4_1_25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8591550"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g26b4cea357b_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;g3ebf3a6b6f4_1_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10186673" y="4521200"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="7391400" y="2085975"/>
+            <a:ext cx="3495675" cy="7829550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1839 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="90" name="Google Shape;90;g26b4cea357b_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3ebf3a6b6f4_1_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g26b4cea357b_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3ebf3a6b6f4_1_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="15982950" y="0"/>
+            <a:ext cx="2305050" cy="5543550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3ebf3a6b6f4_1_72"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;g3ebf3a6b6f4_1_72"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;g3ebf3a6b6f4_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g26b4cea357b_0_71"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3ebf3a6b6f4_1_72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="16380900" cy="1557900"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12296700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>THE REALM OF THE EXTRAORDINARY</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3ebf3a6b6f4_1_72"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="5469600"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;g3ebf3a6b6f4_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;g3ebf3a6b6f4_1_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g26b4cea357b_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3ebf3a6b6f4_1_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19890686" y="5181600"/>
-            <a:ext cx="4496362" cy="8534400"/>
+            <a:off x="14916150" y="3886200"/>
+            <a:ext cx="3371850" cy="6400800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g26b4cea357b_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3ebf3a6b6f4_1_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="4801200" cy="5181600"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3ebf3a6b6f4_1_85"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3ebf3a6b6f4_1_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3ebf3a6b6f4_1_85"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g26b4cea357b_0_82"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g26b4cea357b_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3ebf3a6b6f4_1_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3ebf3a6b6f4_1_85"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="698587" y="9499600"/>
-            <a:ext cx="8891100" cy="2540100"/>
+            <a:off x="495300" y="7124700"/>
+            <a:ext cx="6787650" cy="2011650"/>
+            <a:chOff x="495300" y="7124700"/>
+            <a:chExt cx="6787650" cy="2011650"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3ebf3a6b6f4_1_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="495300" y="7639050"/>
+              <a:ext cx="1000125" cy="876300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3ebf3a6b6f4_1_85"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1771650" y="7124700"/>
+              <a:ext cx="5511300" cy="2011650"/>
+              <a:chOff x="1771650" y="7124700"/>
+              <a:chExt cx="5511300" cy="2011650"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3ebf3a6b6f4_1_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1771650" y="7124700"/>
+                <a:ext cx="5511300" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3ebf3a6b6f4_1_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1771650" y="7829550"/>
+                <a:ext cx="5480700" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3ebf3a6b6f4_1_85"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="698587" y="9956800"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="8239125" y="7124700"/>
+            <a:ext cx="6787650" cy="2011650"/>
+            <a:chOff x="8239125" y="7124700"/>
+            <a:chExt cx="6787650" cy="2011650"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...556 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g3ebf3a6b6f4_1_85"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8239125" y="7400925"/>
+              <a:ext cx="1000125" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3ebf3a6b6f4_1_85"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9515475" y="7124700"/>
+              <a:ext cx="5511300" cy="2011650"/>
+              <a:chOff x="9515475" y="7124700"/>
+              <a:chExt cx="5511300" cy="2011650"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;g3ebf3a6b6f4_1_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9515475" y="7124700"/>
+                <a:ext cx="5511300" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Mogra"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mogra"/>
+                    <a:ea typeface="Mogra"/>
+                    <a:cs typeface="Mogra"/>
+                    <a:sym typeface="Mogra"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g3ebf3a6b6f4_1_85"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9515475" y="7829550"/>
+                <a:ext cx="5480700" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g26b4cea357b_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;g3ebf3a6b6f4_1_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2616527" cy="6858000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g26b4cea357b_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3ebf3a6b6f4_1_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19623953" y="8686800"/>
-            <a:ext cx="4763095" cy="5029200"/>
+            <a:off x="14716125" y="6515100"/>
+            <a:ext cx="3571875" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g3ebf3a6b6f4_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g3ebf3a6b6f4_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;g3ebf3a6b6f4_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3ebf3a6b6f4_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9734550" y="2209800"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="9734550" y="2209800"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;g3ebf3a6b6f4_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9734550" y="2209800"/>
+              <a:ext cx="4084200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;g3ebf3a6b6f4_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9734550" y="3219450"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;g3ebf3a6b6f4_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9734550" y="4876800"/>
+              <a:ext cx="5267325" cy="3905250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3ebf3a6b6f4_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12981022" y="2946400"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="3286125" y="2209800"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="3286125" y="2209800"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;g3ebf3a6b6f4_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3286125" y="2209800"/>
+              <a:ext cx="3369900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3ebf3a6b6f4_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3286125" y="3219450"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...424 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;g3ebf3a6b6f4_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3286125" y="4876800"/>
+              <a:ext cx="5267325" cy="3905250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="147" name="Google Shape;147;g26b4cea357b_0_125"/>
+          <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3ebf3a6b6f4_1_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18315689" y="9385300"/>
-            <a:ext cx="6071359" cy="4330700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g26b4cea357b_0_125"/>
+          <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;g3ebf3a6b6f4_1_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="8624378" cy="3810000"/>
+            <a:off x="13735050" y="7038975"/>
+            <a:ext cx="4552950" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3ebf3a6b6f4_1_122"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="147" name="Google Shape;147;g3ebf3a6b6f4_1_122"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;g3ebf3a6b6f4_1_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g26b4cea357b_0_125"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g26b4cea357b_0_125"/>
+          <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;g3ebf3a6b6f4_1_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3ebf3a6b6f4_1_122"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-            <a:ext cx="13603500" cy="5270400"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321350" cy="4072800"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321350" cy="4072800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g3ebf3a6b6f4_1_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="3474600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>FANTASY IS THE GATEWAY TO THE IMPOSSIBLE, THE LAND WHERE THE ORDINARY BECOMES EXTRAORDINARY, AND THE IMPOSSIBLE BECOMES POSSIBLE. IT IS THE REALM OF THE IMAGINATION, WHERE ANYTHING CAN HAPPEN AND EVERYTHING IS POSSIBLE.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="152" name="Google Shape;152;g3ebf3a6b6f4_1_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11487150" y="6715125"/>
+              <a:ext cx="3215700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>the dream weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="157" name="Shape 157"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="160" name="Google Shape;160;g26b4cea357b_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;g3ebf3a6b6f4_1_135"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9131300"/>
-            <a:ext cx="8662483" cy="4584700"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="161" name="Google Shape;161;g26b4cea357b_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;g3ebf3a6b6f4_1_135"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21313264" y="0"/>
-            <a:ext cx="3073784" cy="7391400"/>
+            <a:off x="0" y="6848475"/>
+            <a:ext cx="6496050" cy="3438525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3ebf3a6b6f4_1_135"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;g3ebf3a6b6f4_1_135"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g3ebf3a6b6f4_1_135"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g3ebf3a6b6f4_1_135"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10610850" y="2333625"/>
+            <a:ext cx="5463600" cy="2240400"/>
+            <a:chOff x="10610850" y="2333625"/>
+            <a:chExt cx="5463600" cy="2240400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;g3ebf3a6b6f4_1_135"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="2333625"/>
+              <a:ext cx="5463600" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING TECHNIQUE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;g3ebf3a6b6f4_1_135"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="3667125"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;g3ebf3a6b6f4_1_135"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10610850" y="4905375"/>
+            <a:ext cx="5463600" cy="2240400"/>
+            <a:chOff x="10610850" y="4905375"/>
+            <a:chExt cx="5463600" cy="2240400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3ebf3a6b6f4_1_135"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="4905375"/>
+              <a:ext cx="5463600" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>THE ART OF UNICORN SIGHTING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;g3ebf3a6b6f4_1_135"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="6238875"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="163" name="Google Shape;163;g26b4cea357b_0_137"/>
-[...360 lines deleted...]
-          <p:cNvPr descr=" " id="170" name="Google Shape;170;g26b4cea357b_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g3ebf3a6b6f4_1_135"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1841730" y="1447800"/>
-            <a:ext cx="11888686" cy="11214100"/>
+            <a:off x="1714500" y="390525"/>
+            <a:ext cx="7429500" cy="9401175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBE7C0"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="174" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;g26b4cea357b_0_152"/>
+          <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;g3ebf3a6b6f4_1_151"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19890686" y="5181600"/>
-            <a:ext cx="4496362" cy="8534400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="177" name="Google Shape;177;g26b4cea357b_0_152"/>
+          <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;g3ebf3a6b6f4_1_151"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4801200" cy="5181600"/>
+            <a:off x="14916150" y="3886200"/>
+            <a:ext cx="3371850" cy="6400800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g26b4cea357b_0_152"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3ebf3a6b6f4_1_151"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1574800"/>
-            <a:ext cx="20216700" cy="1557900"/>
+            <a:off x="1619250" y="1181100"/>
+            <a:ext cx="15059100" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E3000B"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Mogra"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="E3000B"/>
                 </a:solidFill>
                 <a:latin typeface="Mogra"/>
                 <a:ea typeface="Mogra"/>
                 <a:cs typeface="Mogra"/>
                 <a:sym typeface="Mogra"/>
               </a:rPr>
               <a:t>THE MAGIC OF DRAGONS: A RESEARCH</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-            <a:ext cx="6642900" cy="7683600"/>
+            <a:off x="10763248" y="3019425"/>
+            <a:ext cx="4981578" cy="5762625"/>
+            <a:chOff x="10763248" y="3019425"/>
+            <a:chExt cx="4981578" cy="5762625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="179" name="Google Shape;179;g3ebf3a6b6f4_1_151"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3800475"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="180" name="Google Shape;180;g3ebf3a6b6f4_1_151"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3800475"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4848225"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFED00"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;g3ebf3a6b6f4_1_151"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12849225" y="5486400"/>
+              <a:ext cx="819150" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11569065" y="3019425"/>
+              <a:ext cx="3369900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>DRAGON TAMING</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6505575"/>
+              <a:ext cx="2739300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>UNICORN </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15432429" y="4025900"/>
-            <a:ext cx="4483800" cy="939900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;g3ebf3a6b6f4_1_151"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E3000B"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E3000B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806200" cy="2411850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>ARCHERY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3943350"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5067300"/>
-            <a:ext cx="6642900" cy="6642000"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>UNICORN</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7115175"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5067300"/>
-            <a:ext cx="6642930" cy="6642100"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>MUSIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3943350"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;g3ebf3a6b6f4_1_151"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5067300"/>
-            <a:ext cx="6642933" cy="6642100"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...231 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Mogra"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mogra"/>
+                  <a:ea typeface="Mogra"/>
+                  <a:cs typeface="Mogra"/>
+                  <a:sym typeface="Mogra"/>
+                </a:rPr>
+                <a:t>LIFE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g3ebf3a6b6f4_1_151"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7115175"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mogra"/>
-[...917 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>