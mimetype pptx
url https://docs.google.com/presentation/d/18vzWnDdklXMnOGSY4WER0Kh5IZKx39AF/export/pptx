--- v0 (2026-01-10)
+++ v1 (2026-10-05)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
@@ -81,338 +82,340 @@
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId29"/>
       <p:bold r:id="rId30"/>
       <p:italic r:id="rId31"/>
       <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
       <p:italic r:id="rId35"/>
       <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId37"/>
       <p:bold r:id="rId38"/>
       <p:italic r:id="rId39"/>
       <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId41"/>
       <p:bold r:id="rId42"/>
+      <p:italic r:id="rId43"/>
+      <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId43"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId46"/>
+      <p:regular r:id="rId45"/>
+      <p:bold r:id="rId46"/>
+      <p:italic r:id="rId47"/>
+      <p:boldItalic r:id="rId48"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Vampiro One"/>
-      <p:regular r:id="rId47"/>
+      <p:regular r:id="rId49"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mhVmFj2O8Yy4LHSg8is55Oy/qcrjQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mjdWpnkKT7/b+3kQgbw2aWdwPQR3w=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/VampiroOne-regular.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/VampiroOne-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1333,243 +1336,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1654,139 +1657,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2c1918f4273_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h23e0946672e61dbf_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2c1918f4273_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h23e0946672e61dbf_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2c1918f4273_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h23e0946672e61dbf_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1797,153 +1800,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g2c1918f4273_0_220:notes"/>
+          <p:cNvPr id="230" name="Google Shape;230;h23e0946672e61dbf_0_209:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g2c1918f4273_0_220:notes"/>
+          <p:cNvPr id="231" name="Google Shape;231;h23e0946672e61dbf_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;g2c1918f4273_0_220:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;h23e0946672e61dbf_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1954,153 +1957,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="278" name="Shape 278"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g2c1918f4273_0_280:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;h23e0946672e61dbf_0_257:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;g2c1918f4273_0_280:notes"/>
+          <p:cNvPr id="280" name="Google Shape;280;h23e0946672e61dbf_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g2c1918f4273_0_280:notes"/>
+          <p:cNvPr id="281" name="Google Shape;281;h23e0946672e61dbf_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2111,153 +2114,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="335" name="Shape 335"/>
+        <p:cNvPr id="306" name="Shape 306"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g2c1918f4273_0_313:notes"/>
+          <p:cNvPr id="307" name="Google Shape;307;h23e0946672e61dbf_0_284:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2c1918f4273_0_313:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;h23e0946672e61dbf_0_284:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g2c1918f4273_0_313:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;h23e0946672e61dbf_0_284:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2268,153 +2271,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="352" name="Shape 352"/>
+        <p:cNvPr id="324" name="Shape 324"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g2c1918f4273_0_329:notes"/>
+          <p:cNvPr id="325" name="Google Shape;325;h23e0946672e61dbf_0_301:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g2c1918f4273_0_329:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;h23e0946672e61dbf_0_301:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2c1918f4273_0_329:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;h23e0946672e61dbf_0_301:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2425,153 +2428,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="345" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g2c1918f4273_0_360:notes"/>
+          <p:cNvPr id="346" name="Google Shape;346;h23e0946672e61dbf_0_321:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g2c1918f4273_0_360:notes"/>
+          <p:cNvPr id="347" name="Google Shape;347;h23e0946672e61dbf_0_321:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;g2c1918f4273_0_360:notes"/>
+          <p:cNvPr id="348" name="Google Shape;348;h23e0946672e61dbf_0_321:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2582,153 +2585,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g2c1918f4273_0_429:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;h23e0946672e61dbf_0_388:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g2c1918f4273_0_429:notes"/>
+          <p:cNvPr id="415" name="Google Shape;415;h23e0946672e61dbf_0_388:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2c1918f4273_0_429:notes"/>
+          <p:cNvPr id="416" name="Google Shape;416;h23e0946672e61dbf_0_388:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2739,153 +2742,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="473" name="Shape 473"/>
+        <p:cNvPr id="432" name="Shape 432"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;g2c1918f4273_0_447:notes"/>
+          <p:cNvPr id="433" name="Google Shape;433;h23e0946672e61dbf_0_406:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2c1918f4273_0_447:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;h23e0946672e61dbf_0_406:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2c1918f4273_0_447:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;h23e0946672e61dbf_0_406:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2896,153 +2899,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvPr id="452" name="Shape 452"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2c1918f4273_0_466:notes"/>
+          <p:cNvPr id="453" name="Google Shape;453;h23e0946672e61dbf_0_425:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g2c1918f4273_0_466:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;h23e0946672e61dbf_0_425:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g2c1918f4273_0_466:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;h23e0946672e61dbf_0_425:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3053,153 +3056,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="513" name="Shape 513"/>
+        <p:cNvPr id="473" name="Shape 473"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g2c1918f4273_0_485:notes"/>
+          <p:cNvPr id="474" name="Google Shape;474;h23e0946672e61dbf_0_445:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;g2c1918f4273_0_485:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;h23e0946672e61dbf_0_445:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="516" name="Google Shape;516;g2c1918f4273_0_485:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;h23e0946672e61dbf_0_445:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3210,153 +3213,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="522" name="Shape 522"/>
+        <p:cNvPr id="483" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="523" name="Google Shape;523;g2c1918f4273_0_493:notes"/>
+          <p:cNvPr id="484" name="Google Shape;484;h23e0946672e61dbf_0_454:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="524" name="Google Shape;524;g2c1918f4273_0_493:notes"/>
+          <p:cNvPr id="485" name="Google Shape;485;h23e0946672e61dbf_0_454:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="525" name="Google Shape;525;g2c1918f4273_0_493:notes"/>
+          <p:cNvPr id="486" name="Google Shape;486;h23e0946672e61dbf_0_454:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3367,153 +3370,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2c1918f4273_0_14:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;h23e0946672e61dbf_0_15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2c1918f4273_0_14:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;h23e0946672e61dbf_0_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g2c1918f4273_0_14:notes"/>
+          <p:cNvPr id="30" name="Google Shape;30;h23e0946672e61dbf_0_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3524,153 +3527,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="547" name="Shape 547"/>
+        <p:cNvPr id="507" name="Shape 507"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="548" name="Google Shape;548;g2c1918f4273_0_517:notes"/>
+          <p:cNvPr id="508" name="Google Shape;508;h23e0946672e61dbf_0_477:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="549" name="Google Shape;549;g2c1918f4273_0_517:notes"/>
+          <p:cNvPr id="509" name="Google Shape;509;h23e0946672e61dbf_0_477:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="550" name="Google Shape;550;g2c1918f4273_0_517:notes"/>
+          <p:cNvPr id="510" name="Google Shape;510;h23e0946672e61dbf_0_477:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3681,153 +3684,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="596" name="Shape 596"/>
+        <p:cNvPr id="553" name="Shape 553"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="597" name="Google Shape;597;g2c1918f4273_0_565:notes"/>
+          <p:cNvPr id="554" name="Google Shape;554;h23e0946672e61dbf_0_522:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="598" name="Google Shape;598;g2c1918f4273_0_565:notes"/>
+          <p:cNvPr id="555" name="Google Shape;555;h23e0946672e61dbf_0_522:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="599" name="Google Shape;599;g2c1918f4273_0_565:notes"/>
+          <p:cNvPr id="556" name="Google Shape;556;h23e0946672e61dbf_0_522:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3838,153 +3841,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="637" name="Shape 637"/>
+        <p:cNvPr id="587" name="Shape 587"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="638" name="Google Shape;638;g2c1918f4273_0_605:notes"/>
+          <p:cNvPr id="588" name="Google Shape;588;h23e0946672e61dbf_0_555:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="639" name="Google Shape;639;g2c1918f4273_0_605:notes"/>
+          <p:cNvPr id="589" name="Google Shape;589;h23e0946672e61dbf_0_555:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g2c1918f4273_0_605:notes"/>
+          <p:cNvPr id="590" name="Google Shape;590;h23e0946672e61dbf_0_555:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3995,153 +3998,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="666" name="Shape 666"/>
+        <p:cNvPr id="612" name="Shape 612"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="667" name="Google Shape;667;g2c1918f4273_0_633:notes"/>
+          <p:cNvPr id="613" name="Google Shape;613;h23e0946672e61dbf_0_579:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="668" name="Google Shape;668;g2c1918f4273_0_633:notes"/>
+          <p:cNvPr id="614" name="Google Shape;614;h23e0946672e61dbf_0_579:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="669" name="Google Shape;669;g2c1918f4273_0_633:notes"/>
+          <p:cNvPr id="615" name="Google Shape;615;h23e0946672e61dbf_0_579:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4152,153 +4155,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="748" name="Shape 748"/>
+        <p:cNvPr id="706" name="Shape 706"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="749" name="Google Shape;749;g2c1918f4273_0_714:notes"/>
+          <p:cNvPr id="707" name="Google Shape;707;h23e0946672e61dbf_0_672:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="750" name="Google Shape;750;g2c1918f4273_0_714:notes"/>
+          <p:cNvPr id="708" name="Google Shape;708;h23e0946672e61dbf_0_672:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="751" name="Google Shape;751;g2c1918f4273_0_714:notes"/>
+          <p:cNvPr id="709" name="Google Shape;709;h23e0946672e61dbf_0_672:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4309,153 +4312,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2c1918f4273_0_27:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;h23e0946672e61dbf_0_29:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2c1918f4273_0_27:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;h23e0946672e61dbf_0_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g2c1918f4273_0_27:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;h23e0946672e61dbf_0_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4466,153 +4469,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="84" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2c1918f4273_0_73:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;h23e0946672e61dbf_0_70:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2c1918f4273_0_73:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;h23e0946672e61dbf_0_70:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g2c1918f4273_0_73:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;h23e0946672e61dbf_0_70:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4623,153 +4626,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2c1918f4273_0_87:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;h23e0946672e61dbf_0_86:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g2c1918f4273_0_87:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;h23e0946672e61dbf_0_86:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g2c1918f4273_0_87:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;h23e0946672e61dbf_0_86:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4794,139 +4797,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;g2c1918f4273_0_109:notes"/>
+          <p:cNvPr id="126" name="Google Shape;126;h23e0946672e61dbf_0_109:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g2c1918f4273_0_109:notes"/>
+          <p:cNvPr id="127" name="Google Shape;127;h23e0946672e61dbf_0_109:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;g2c1918f4273_0_109:notes"/>
+          <p:cNvPr id="128" name="Google Shape;128;h23e0946672e61dbf_0_109:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4937,153 +4940,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="153" name="Shape 153"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g2c1918f4273_0_144:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;h23e0946672e61dbf_0_136:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g2c1918f4273_0_144:notes"/>
+          <p:cNvPr id="155" name="Google Shape;155;h23e0946672e61dbf_0_136:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g2c1918f4273_0_144:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;h23e0946672e61dbf_0_136:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5094,153 +5097,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g2c1918f4273_0_159:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;h23e0946672e61dbf_0_152:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g2c1918f4273_0_159:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;h23e0946672e61dbf_0_152:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g2c1918f4273_0_159:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;h23e0946672e61dbf_0_152:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5251,153 +5254,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="199" name="Shape 199"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2c1918f4273_0_192:notes"/>
+          <p:cNvPr id="200" name="Google Shape;200;h23e0946672e61dbf_0_180:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2c1918f4273_0_192:notes"/>
+          <p:cNvPr id="201" name="Google Shape;201;h23e0946672e61dbf_0_180:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g2c1918f4273_0_192:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;h23e0946672e61dbf_0_180:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5440,51 +5443,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5494,28880 +5497,25051 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="-2076450" y="-1409700"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16563975" y="180975"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2591124" cy="2971800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="533400" y="6715125"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2362495" cy="1574800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16211550" y="8763000"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6541318" cy="6540500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1228725" y="638175"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2c1918f4273_0_0"/>
+          <p:cNvPr id="21" name="Google Shape;21;h23e0946672e61dbf_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10770946" y="3390900"/>
-            <a:ext cx="14479800" cy="8636100"/>
+            <a:off x="8077200" y="2543175"/>
+            <a:ext cx="10553700" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="21AB89"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="21AB89"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Team</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0178E8"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Building</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Google Shape;22;g2c1918f4273_0_0"/>
+          <p:cNvPr id="22" name="Google Shape;22;h23e0946672e61dbf_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3264308" y="850900"/>
-            <a:ext cx="18129300" cy="1490100"/>
+            <a:off x="2447925" y="638175"/>
+            <a:ext cx="13605600" cy="1127700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B8B6FE"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B8B6FE"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;h23e0946672e61dbf_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;h23e0946672e61dbf_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Google Shape;25;h23e0946672e61dbf_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="24" name="Google Shape;24;g2c1918f4273_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="25" name="Google Shape;25;g2c1918f4273_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="26" name="Google Shape;26;h23e0946672e61dbf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2362495" y="4114800"/>
-            <a:ext cx="7493937" cy="7251700"/>
+            <a:off x="1000125" y="1057275"/>
+            <a:ext cx="6467475" cy="7200900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="244" name="Shape 244"/>
+        <p:cNvPr id="233" name="Shape 233"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="245" name="Google Shape;245;g2c1918f4273_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;h23e0946672e61dbf_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="9058275" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="246" name="Google Shape;246;g2c1918f4273_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;h23e0946672e61dbf_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="10909300"/>
-            <a:ext cx="1600400" cy="2032000"/>
+            <a:off x="638175" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="247" name="Google Shape;247;g2c1918f4273_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="236" name="Google Shape;236;h23e0946672e61dbf_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="698500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="638175" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="248" name="Google Shape;248;g2c1918f4273_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;h23e0946672e61dbf_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682545" cy="2387712"/>
+          <a:xfrm rot="-4500000">
+            <a:off x="16325446" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="249" name="Google Shape;249;g2c1918f4273_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;h23e0946672e61dbf_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950769" y="0"/>
-            <a:ext cx="5436279" cy="6540500"/>
+            <a:off x="14211300" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;h23e0946672e61dbf_0_209"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="242" name="Google Shape;242;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBEA97"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2728913" y="1695450"/>
+              <a:ext cx="2200200" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1714500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="1714500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="248" name="Google Shape;248;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-[...39 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0178E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6124575" y="1695450"/>
+              <a:ext cx="3029100" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3639005" y="2260600"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:off x="5524500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="5524500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBEA97"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10263188" y="1695450"/>
+              <a:ext cx="2371800" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9334500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="9334500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4343400"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0178E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14197013" y="1695450"/>
+              <a:ext cx="2124000" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7848600"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="13144500" y="5886450"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="13144500" y="5886450"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5886450"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;h23e0946672e61dbf_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1602225"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;h23e0946672e61dbf_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8267700"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="282" name="Shape 282"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="306" name="Google Shape;306;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="307" name="Google Shape;307;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="284" name="Google Shape;284;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="241300"/>
-            <a:ext cx="1892537" cy="2400300"/>
+            <a:off x="304800" y="180975"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="308" name="Google Shape;308;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21084635" y="8953500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="15811500" y="6715125"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="309" name="Google Shape;309;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="286" name="Google Shape;286;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="11684000"/>
-            <a:ext cx="2362495" cy="1574800"/>
+            <a:off x="304800" y="8763000"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="310" name="Google Shape;310;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="287" name="Google Shape;287;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16207226" y="850900"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="12153900" y="638175"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;h23e0946672e61dbf_0_257"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;h23e0946672e61dbf_0_257"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="312" name="Google Shape;312;g2c1918f4273_0_280"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="313" name="Google Shape;313;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6490511" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="4867275" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="314" name="Google Shape;314;g2c1918f4273_0_280"/>
+          <p:cNvPr descr="preencoded.png" id="292" name="Google Shape;292;h23e0946672e61dbf_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="0" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g2c1918f4273_0_280"/>
+          <p:cNvPr id="293" name="Google Shape;293;h23e0946672e61dbf_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13882835" y="3238500"/>
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g2c1918f4273_0_280"/>
+          <p:cNvPr id="294" name="Google Shape;294;h23e0946672e61dbf_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...123 lines deleted...]
-            <a:ext cx="2320200" cy="1608600"/>
+            <a:off x="10296525" y="4824412"/>
+            <a:ext cx="1752600" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;h23e0946672e61dbf_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11934825" y="4591050"/>
+            <a:ext cx="4859700" cy="1526025"/>
+            <a:chOff x="11934825" y="4591050"/>
+            <a:chExt cx="4859700" cy="1526025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11934825" y="4591050"/>
+              <a:ext cx="4859700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11934825" y="5095875"/>
+              <a:ext cx="4851900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2c1918f4273_0_280"/>
+          <p:cNvPr id="298" name="Google Shape;298;h23e0946672e61dbf_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15915089" y="6121400"/>
-[...249 lines deleted...]
-            <a:ext cx="2434500" cy="1608600"/>
+            <a:off x="10296525" y="6686550"/>
+            <a:ext cx="1838400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;h23e0946672e61dbf_0_257"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12020550" y="6467475"/>
+            <a:ext cx="4773900" cy="1497450"/>
+            <a:chOff x="12020550" y="6467475"/>
+            <a:chExt cx="4773900" cy="1497450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12020550" y="6467475"/>
+              <a:ext cx="4773900" cy="977400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12020550" y="7400925"/>
+              <a:ext cx="4766400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2c1918f4273_0_280"/>
+          <p:cNvPr id="302" name="Google Shape;302;h23e0946672e61dbf_0_257"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16029403" y="8623300"/>
-[...249 lines deleted...]
-            <a:ext cx="2434500" cy="1608600"/>
+            <a:off x="10296525" y="8548688"/>
+            <a:ext cx="1838400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;h23e0946672e61dbf_0_257"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16029403" y="11087100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="12020550" y="8315325"/>
+            <a:ext cx="4773900" cy="1526025"/>
+            <a:chOff x="12020550" y="8315325"/>
+            <a:chExt cx="4773900" cy="1526025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="304" name="Google Shape;304;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12020550" y="8315325"/>
+              <a:ext cx="4773900" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;h23e0946672e61dbf_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12020550" y="8820150"/>
+              <a:ext cx="4766400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="339" name="Shape 339"/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="340" name="Google Shape;340;g2c1918f4273_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;h23e0946672e61dbf_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="341" name="Google Shape;341;g2c1918f4273_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;h23e0946672e61dbf_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="774700"/>
-            <a:ext cx="3326163" cy="4229100"/>
+            <a:off x="14116050" y="581025"/>
+            <a:ext cx="2494311" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="342" name="Google Shape;342;g2c1918f4273_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;h23e0946672e61dbf_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787498" y="10261600"/>
-            <a:ext cx="2527616" cy="2616200"/>
+            <a:off x="590550" y="7696200"/>
+            <a:ext cx="1895475" cy="1962150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="343" name="Google Shape;343;g2c1918f4273_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;h23e0946672e61dbf_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5216431" cy="4188371"/>
+          <a:xfrm rot="1754945">
+            <a:off x="238124" y="809625"/>
+            <a:ext cx="4067176" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;g2c1918f4273_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;h23e0946672e61dbf_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10580422" y="7175500"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="7934325" y="5381625"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;h23e0946672e61dbf_0_284"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;h23e0946672e61dbf_0_284"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;h23e0946672e61dbf_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;h23e0946672e61dbf_0_284"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...133 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:off x="3177540" y="2571750"/>
+            <a:ext cx="11942400" cy="5250300"/>
+            <a:chOff x="3177540" y="2571750"/>
+            <a:chExt cx="11942400" cy="5250300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="320" name="Google Shape;320;h23e0946672e61dbf_0_284"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2571750"/>
+              <a:ext cx="11942400" cy="4137600"/>
+              <a:chOff x="3177540" y="2571750"/>
+              <a:chExt cx="11942400" cy="4137600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="321" name="Google Shape;321;h23e0946672e61dbf_0_284"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4171950" y="2571750"/>
+                <a:ext cx="9953700" cy="3657600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="322" name="Google Shape;322;h23e0946672e61dbf_0_284"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5581650"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;h23e0946672e61dbf_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6800850"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="356" name="Shape 356"/>
+        <p:cNvPr id="328" name="Shape 328"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="357" name="Google Shape;357;g2c1918f4273_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;h23e0946672e61dbf_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="358" name="Google Shape;358;g2c1918f4273_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;h23e0946672e61dbf_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="359" name="Google Shape;359;g2c1918f4273_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;h23e0946672e61dbf_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="360" name="Google Shape;360;g2c1918f4273_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;h23e0946672e61dbf_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="361" name="Google Shape;361;g2c1918f4273_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h23e0946672e61dbf_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;h23e0946672e61dbf_0_301"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h23e0946672e61dbf_0_301"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;h23e0946672e61dbf_0_301"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g2c1918f4273_0_329"/>
+          <p:cNvPr id="337" name="Google Shape;337;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8518500" cy="2574000"/>
+            <a:off x="3200400" y="2790825"/>
+            <a:ext cx="6408300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g2c1918f4273_0_329"/>
+          <p:cNvPr id="338" name="Google Shape;338;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5753100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="4314825"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g2c1918f4273_0_329"/>
+          <p:cNvPr id="339" name="Google Shape;339;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="9191700" cy="2574000"/>
+            <a:off x="2947987" y="5581650"/>
+            <a:ext cx="6913200" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g2c1918f4273_0_329"/>
+          <p:cNvPr id="340" name="Google Shape;340;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9474200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="7105650"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;g2c1918f4273_0_329"/>
+          <p:cNvPr id="341" name="Google Shape;341;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="3819000" cy="2574000"/>
+            <a:off x="10868025" y="2790825"/>
+            <a:ext cx="2884200" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g2c1918f4273_0_329"/>
+          <p:cNvPr id="342" name="Google Shape;342;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5753100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="4314825"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g2c1918f4273_0_329"/>
+          <p:cNvPr id="343" name="Google Shape;343;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6867300" cy="2574000"/>
+            <a:off x="9725025" y="5581650"/>
+            <a:ext cx="5170200" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g2c1918f4273_0_329"/>
+          <p:cNvPr id="344" name="Google Shape;344;h23e0946672e61dbf_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9474200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="7105650"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="388" name="Shape 388"/>
+        <p:cNvPr id="349" name="Shape 349"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="389" name="Google Shape;389;g2c1918f4273_0_360"/>
+          <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;h23e0946672e61dbf_0_321"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="390" name="Google Shape;390;g2c1918f4273_0_360"/>
+          <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;h23e0946672e61dbf_0_321"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="241300"/>
-            <a:ext cx="1892537" cy="2400300"/>
+            <a:off x="304800" y="180975"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="391" name="Google Shape;391;g2c1918f4273_0_360"/>
+          <p:cNvPr descr="preencoded.png" id="352" name="Google Shape;352;h23e0946672e61dbf_0_321"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21084635" y="8953500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="15811500" y="6715125"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="392" name="Google Shape;392;g2c1918f4273_0_360"/>
+          <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;h23e0946672e61dbf_0_321"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="11684000"/>
-            <a:ext cx="2362495" cy="1574800"/>
+            <a:off x="304800" y="8763000"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="393" name="Google Shape;393;g2c1918f4273_0_360"/>
+          <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;h23e0946672e61dbf_0_321"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16207226" y="850900"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="12153900" y="638175"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;h23e0946672e61dbf_0_321"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g2c1918f4273_0_360"/>
+          <p:cNvPr id="358" name="Google Shape;358;h23e0946672e61dbf_0_321"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;h23e0946672e61dbf_0_321"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;h23e0946672e61dbf_0_321"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId18">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;h23e0946672e61dbf_0_321"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId19">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12106275" y="4719638"/>
+              <a:ext cx="1741200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0178E8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5291138"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;h23e0946672e61dbf_0_321"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1668900"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0178E8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;h23e0946672e61dbf_0_321"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1668900"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0178E8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;h23e0946672e61dbf_0_321"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0178E8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvPr id="417" name="Shape 417"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="459" name="Google Shape;459;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="460" name="Google Shape;460;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="774700"/>
-            <a:ext cx="3326163" cy="4229100"/>
+            <a:off x="14116050" y="581025"/>
+            <a:ext cx="2494311" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787498" y="10261600"/>
-            <a:ext cx="2527616" cy="2616200"/>
+            <a:off x="590550" y="7696200"/>
+            <a:ext cx="1895475" cy="1962150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5216431" cy="4188371"/>
+          <a:xfrm rot="1754945">
+            <a:off x="238124" y="809616"/>
+            <a:ext cx="4067176" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10580422" y="7175500"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="7934325" y="5381625"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;h23e0946672e61dbf_0_388"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;h23e0946672e61dbf_0_388"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;h23e0946672e61dbf_0_388"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;h23e0946672e61dbf_0_388"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4591050"/>
+            <a:ext cx="3625200" cy="3231000"/>
+            <a:chOff x="11601450" y="4591050"/>
+            <a:chExt cx="3625200" cy="3231000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="427" name="Google Shape;427;h23e0946672e61dbf_0_388"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4591050"/>
+              <a:ext cx="3625200" cy="1302900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;h23e0946672e61dbf_0_388"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5886450"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="465" name="Google Shape;465;g2c1918f4273_0_429"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="470" name="Google Shape;470;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="471" name="Google Shape;471;g2c1918f4273_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;h23e0946672e61dbf_0_388"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;g2c1918f4273_0_429"/>
+          <p:cNvPr id="431" name="Google Shape;431;h23e0946672e61dbf_0_388"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4009468" y="1752600"/>
-            <a:ext cx="16380900" cy="1608600"/>
+            <a:off x="3057525" y="1314450"/>
+            <a:ext cx="12182400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="477" name="Shape 477"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="478" name="Google Shape;478;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="482" name="Google Shape;482;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;h23e0946672e61dbf_0_406"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;h23e0946672e61dbf_0_406"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;h23e0946672e61dbf_0_406"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;h23e0946672e61dbf_0_406"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8496300" y="2486025"/>
+            <a:ext cx="6644700" cy="2202300"/>
+            <a:chOff x="8496300" y="2486025"/>
+            <a:chExt cx="6644700" cy="2202300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;h23e0946672e61dbf_0_406"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8496300" y="2486025"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;h23e0946672e61dbf_0_406"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8496300" y="3209925"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g2c1918f4273_0_447"/>
+          <p:cNvPr id="448" name="Google Shape;448;h23e0946672e61dbf_0_406"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="965100"/>
+            <a:off x="8496300" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...2 lines deleted...]
-                <a:sym typeface="Vampiro One"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g2c1918f4273_0_447"/>
+          <p:cNvPr id="449" name="Google Shape;449;h23e0946672e61dbf_0_406"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11329816" y="4279900"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1608600"/>
+            <a:off x="8496300" y="1133475"/>
+            <a:ext cx="9572700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="491" name="Google Shape;491;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="450" name="Google Shape;450;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;g2c1918f4273_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;h23e0946672e61dbf_0_406"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="497" name="Shape 497"/>
+        <p:cNvPr id="456" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;g2c1918f4273_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="457" name="Google Shape;457;h23e0946672e61dbf_0_425"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="-4781550" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="499" name="Google Shape;499;g2c1918f4273_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="458" name="Google Shape;458;h23e0946672e61dbf_0_425"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1600400" cy="2032000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16449675" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="500" name="Google Shape;500;g2c1918f4273_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;h23e0946672e61dbf_0_425"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2591124" cy="2971800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15706725" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="501" name="Google Shape;501;g2c1918f4273_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="460" name="Google Shape;460;h23e0946672e61dbf_0_425"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682543" cy="2387699"/>
+          <a:xfrm rot="-6300000">
+            <a:off x="190904" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="502" name="Google Shape;502;g2c1918f4273_0_466"/>
+          <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;h23e0946672e61dbf_0_425"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5436279" cy="6540500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-828675" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;h23e0946672e61dbf_0_425"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;h23e0946672e61dbf_0_425"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;h23e0946672e61dbf_0_425"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;h23e0946672e61dbf_0_425"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1238250" y="6076950"/>
+            <a:ext cx="4377600" cy="2202300"/>
+            <a:chOff x="1238250" y="6076950"/>
+            <a:chExt cx="4377600" cy="2202300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;h23e0946672e61dbf_0_425"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1238250" y="6076950"/>
+              <a:ext cx="4377600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;h23e0946672e61dbf_0_425"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1238250" y="6800850"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2c1918f4273_0_466"/>
+          <p:cNvPr id="468" name="Google Shape;468;h23e0946672e61dbf_0_425"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5418600"/>
+            <a:off x="1238250" y="1362075"/>
+            <a:ext cx="5153100" cy="4076700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="510" name="Google Shape;510;g2c1918f4273_0_466"/>
+          <p:cNvPr id="469" name="Google Shape;469;h23e0946672e61dbf_0_425"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;h23e0946672e61dbf_0_425"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="471" name="Google Shape;471;h23e0946672e61dbf_0_425"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;h23e0946672e61dbf_0_425"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="517" name="Shape 517"/>
+        <p:cNvPr id="477" name="Shape 477"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="518" name="Google Shape;518;g2c1918f4273_0_485"/>
+          <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;h23e0946672e61dbf_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;h23e0946672e61dbf_0_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;h23e0946672e61dbf_0_445"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;h23e0946672e61dbf_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;g2c1918f4273_0_485"/>
+          <p:cNvPr id="482" name="Google Shape;482;h23e0946672e61dbf_0_445"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2878800"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="526" name="Shape 526"/>
+        <p:cNvPr id="487" name="Shape 487"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="527" name="Google Shape;527;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="488" name="Google Shape;488;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="528" name="Google Shape;528;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="529" name="Google Shape;529;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="530" name="Google Shape;530;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="491" name="Google Shape;491;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="492" name="Google Shape;492;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="493" name="Google Shape;493;h23e0946672e61dbf_0_454"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;h23e0946672e61dbf_0_454"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g2c1918f4273_0_493"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="533" name="Google Shape;533;g2c1918f4273_0_493"/>
+          <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;h23e0946672e61dbf_0_454"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="534" name="Google Shape;534;g2c1918f4273_0_493"/>
+          <p:cNvPr id="497" name="Google Shape;497;h23e0946672e61dbf_0_454"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3399792" y="1193800"/>
-            <a:ext cx="17587500" cy="1608600"/>
+            <a:off x="2600325" y="895350"/>
+            <a:ext cx="13087500" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;h23e0946672e61dbf_0_454"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1466850" y="3343275"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="3343275"/>
+            <a:chExt cx="4425300" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3343275"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3990975"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;h23e0946672e61dbf_0_454"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1466850" y="5362575"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="5362575"/>
+            <a:chExt cx="4425300" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5362575"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6010275"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;h23e0946672e61dbf_0_454"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4457700"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="1466850" y="7381875"/>
+            <a:ext cx="4425300" cy="1668900"/>
+            <a:chOff x="1466850" y="7381875"/>
+            <a:chExt cx="4425300" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7381875"/>
+              <a:ext cx="4425300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;h23e0946672e61dbf_0_454"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8029575"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="30" name="Shape 30"/>
+        <p:cNvPr id="31" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2c1918f4273_0_14"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;h23e0946672e61dbf_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7074784" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="5305425" y="1924050"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2c1918f4273_0_14"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;h23e0946672e61dbf_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="774700"/>
-            <a:ext cx="3326163" cy="4229100"/>
+            <a:off x="14116050" y="581025"/>
+            <a:ext cx="2494311" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="33" name="Google Shape;33;g2c1918f4273_0_14"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;h23e0946672e61dbf_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787498" y="10261600"/>
-            <a:ext cx="2527616" cy="2616200"/>
+            <a:off x="590550" y="7696200"/>
+            <a:ext cx="1895475" cy="1962150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="34" name="Google Shape;34;g2c1918f4273_0_14"/>
+          <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;h23e0946672e61dbf_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5216431" cy="4188364"/>
+          <a:xfrm rot="1754945">
+            <a:off x="238124" y="809625"/>
+            <a:ext cx="4067176" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="35" name="Google Shape;35;g2c1918f4273_0_14"/>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;h23e0946672e61dbf_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10580422" y="7175500"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="7934325" y="5381625"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;h23e0946672e61dbf_0_15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;h23e0946672e61dbf_0_15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Google Shape;39;h23e0946672e61dbf_0_15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2c1918f4273_0_14"/>
+          <p:cNvPr id="40" name="Google Shape;40;h23e0946672e61dbf_0_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7985100" cy="2574000"/>
+            <a:off x="6139815" y="2819400"/>
+            <a:ext cx="6008400" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2c1918f4273_0_14"/>
+          <p:cNvPr id="41" name="Google Shape;41;h23e0946672e61dbf_0_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7108655" y="6959600"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="5351145" y="5219700"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="551" name="Shape 551"/>
+        <p:cNvPr id="511" name="Shape 511"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="552" name="Google Shape;552;g2c1918f4273_0_517"/>
+          <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;h23e0946672e61dbf_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="9058275" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="553" name="Google Shape;553;g2c1918f4273_0_517"/>
+          <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;h23e0946672e61dbf_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="10909300"/>
-            <a:ext cx="1600400" cy="2032000"/>
+            <a:off x="638175" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="554" name="Google Shape;554;g2c1918f4273_0_517"/>
+          <p:cNvPr descr="preencoded.png" id="514" name="Google Shape;514;h23e0946672e61dbf_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="698500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="638175" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="555" name="Google Shape;555;g2c1918f4273_0_517"/>
+          <p:cNvPr descr="preencoded.png" id="515" name="Google Shape;515;h23e0946672e61dbf_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682545" cy="2387699"/>
+          <a:xfrm rot="-4500000">
+            <a:off x="16325446" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="556" name="Google Shape;556;g2c1918f4273_0_517"/>
+          <p:cNvPr descr="preencoded.png" id="516" name="Google Shape;516;h23e0946672e61dbf_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950769" y="0"/>
-            <a:ext cx="5436279" cy="6540500"/>
+            <a:off x="14211300" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;h23e0946672e61dbf_0_477"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;h23e0946672e61dbf_0_477"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;h23e0946672e61dbf_0_477"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;h23e0946672e61dbf_0_477"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;h23e0946672e61dbf_0_477"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;h23e0946672e61dbf_0_477"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;h23e0946672e61dbf_0_477"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2295525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3209925"/>
+              <a:ext cx="1386900" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4324350"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4324350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1605900" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6200775"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;h23e0946672e61dbf_0_477"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7343775"/>
+              <a:ext cx="3095625" cy="2524125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;g2c1918f4273_0_517"/>
+          <p:cNvPr id="541" name="Google Shape;541;h23e0946672e61dbf_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...380 lines deleted...]
-            <a:ext cx="1841700" cy="723900"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1691700" cy="548700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>Betrayal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="570" name="Google Shape;570;g2c1918f4273_0_517"/>
+          <p:cNvPr id="542" name="Google Shape;542;h23e0946672e61dbf_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="5156200"/>
-[...41 lines deleted...]
-            <a:ext cx="6486300" cy="1354800"/>
+            <a:off x="10429875" y="6200775"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Rare event causes unpredictable magic.</a:t>
+              <a:t>Queen's advisor revealed as spy.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;g2c1918f4273_0_517"/>
+          <p:cNvPr id="543" name="Google Shape;543;h23e0946672e61dbf_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="7391400"/>
-[...82 lines deleted...]
-            <a:ext cx="2133900" cy="723900"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="1091700" cy="548700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
-              <a:t>Invasion</a:t>
+              <a:t>Quest</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="575" name="Google Shape;575;g2c1918f4273_0_517"/>
+          <p:cNvPr id="544" name="Google Shape;544;h23e0946672e61dbf_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="8267700"/>
-[...41 lines deleted...]
-            <a:ext cx="4263600" cy="1354800"/>
+            <a:off x="7296150" y="3962400"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Kingdom attacked by monsters.</a:t>
+              <a:t>Adventurers seek immortal artifact.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5550594" y="9791700"/>
-[...10 lines deleted...]
-      </p:pic>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;h23e0946672e61dbf_0_477"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3209925"/>
+              <a:ext cx="1263000" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;h23e0946672e61dbf_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;h23e0946672e61dbf_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;h23e0946672e61dbf_0_477"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="578" name="Google Shape;578;g2c1918f4273_0_517"/>
+          <p:cNvPr id="552" name="Google Shape;552;h23e0946672e61dbf_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13908238" y="7391400"/>
-[...801 lines deleted...]
-            <a:ext cx="12278100" cy="1608600"/>
+            <a:off x="7839075" y="8791575"/>
+            <a:ext cx="9105900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="600" name="Shape 600"/>
+        <p:cNvPr id="557" name="Shape 557"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="601" name="Google Shape;601;g2c1918f4273_0_565"/>
+          <p:cNvPr descr="preencoded.png" id="558" name="Google Shape;558;h23e0946672e61dbf_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g2c1918f4273_0_565"/>
+          <p:cNvPr descr="preencoded.png" id="559" name="Google Shape;559;h23e0946672e61dbf_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="241300"/>
-            <a:ext cx="1892537" cy="2400300"/>
+            <a:off x="304800" y="180975"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="603" name="Google Shape;603;g2c1918f4273_0_565"/>
+          <p:cNvPr descr="preencoded.png" id="560" name="Google Shape;560;h23e0946672e61dbf_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21084635" y="8953500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="15811500" y="6715125"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="604" name="Google Shape;604;g2c1918f4273_0_565"/>
+          <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;h23e0946672e61dbf_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="11684000"/>
-            <a:ext cx="2362495" cy="1574800"/>
+            <a:off x="304800" y="8763000"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="605" name="Google Shape;605;g2c1918f4273_0_565"/>
+          <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;h23e0946672e61dbf_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16207226" y="850900"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="12153900" y="638175"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="563" name="Google Shape;563;h23e0946672e61dbf_0_522"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="564" name="Google Shape;564;h23e0946672e61dbf_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;h23e0946672e61dbf_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="606" name="Google Shape;606;g2c1918f4273_0_565"/>
+          <p:cNvPr id="566" name="Google Shape;566;h23e0946672e61dbf_0_522"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1608600"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="567" name="Google Shape;567;h23e0946672e61dbf_0_522"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;h23e0946672e61dbf_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;h23e0946672e61dbf_0_522"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3409950"/>
+              <a:ext cx="2221200" cy="1249800"/>
+              <a:chOff x="4543425" y="3409950"/>
+              <a:chExt cx="2221200" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="570" name="Google Shape;570;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3409950"/>
+                <a:ext cx="1931700" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="571" name="Google Shape;571;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4095750"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="572" name="Google Shape;572;h23e0946672e61dbf_0_522"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;h23e0946672e61dbf_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;h23e0946672e61dbf_0_522"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7067550"/>
+              <a:ext cx="2221200" cy="1249800"/>
+              <a:chOff x="11534775" y="7067550"/>
+              <a:chExt cx="2221200" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="575" name="Google Shape;575;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7067550"/>
+                <a:ext cx="1931700" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="576" name="Google Shape;576;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7753350"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;h23e0946672e61dbf_0_522"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4546600"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="5617875" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="5617875" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;h23e0946672e61dbf_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;h23e0946672e61dbf_0_522"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7067550"/>
+              <a:ext cx="3112800" cy="1249800"/>
+              <a:chOff x="4543425" y="7067550"/>
+              <a:chExt cx="3112800" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="580" name="Google Shape;580;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7067550"/>
+                <a:ext cx="3112800" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="581" name="Google Shape;581;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7753350"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;h23e0946672e61dbf_0_522"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4546600"/>
-[...1149 lines deleted...]
-      </p:sp>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;h23e0946672e61dbf_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;h23e0946672e61dbf_0_522"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3409950"/>
+              <a:ext cx="3002400" cy="1249800"/>
+              <a:chOff x="11534775" y="3409950"/>
+              <a:chExt cx="3002400" cy="1249800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="585" name="Google Shape;585;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3409950"/>
+                <a:ext cx="1941300" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="586" name="Google Shape;586;h23e0946672e61dbf_0_522"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4095750"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="641" name="Shape 641"/>
+        <p:cNvPr id="591" name="Shape 591"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="642" name="Google Shape;642;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="643" name="Google Shape;643;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="593" name="Google Shape;593;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="644" name="Google Shape;644;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="594" name="Google Shape;594;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="645" name="Google Shape;645;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="646" name="Google Shape;646;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="597" name="Google Shape;597;h23e0946672e61dbf_0_555"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;h23e0946672e61dbf_0_555"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;h23e0946672e61dbf_0_555"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="648" name="Google Shape;648;g2c1918f4273_0_605"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="649" name="Google Shape;649;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="600" name="Google Shape;600;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="7697162" cy="12369800"/>
+            <a:off x="790575" y="219075"/>
+            <a:ext cx="5819775" cy="7534275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="652" name="Google Shape;652;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="601" name="Google Shape;601;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8826806" y="1054100"/>
-            <a:ext cx="992318" cy="1016000"/>
+            <a:off x="6581775" y="704850"/>
+            <a:ext cx="819150" cy="933450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="602" name="Google Shape;602;h23e0946672e61dbf_0_555"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2390793"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0178E8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="653" name="Google Shape;653;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2374900"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="6515100" y="3247169"/>
+            <a:ext cx="952500" cy="725619"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="604" name="Google Shape;604;h23e0946672e61dbf_0_555"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...6 lines deleted...]
-            </a:avLst>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4829193"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0178E8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="605" name="Google Shape;605;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8835297" y="4305300"/>
-            <a:ext cx="975340" cy="1016000"/>
+            <a:off x="6562717" y="5600696"/>
+            <a:ext cx="857266" cy="895358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;h23e0946672e61dbf_0_555"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...3 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7267593"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0178E8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="658" name="Google Shape;658;g2c1918f4273_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;h23e0946672e61dbf_0_555"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId13">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8885784" y="7556500"/>
-            <a:ext cx="874360" cy="1016000"/>
+            <a:off x="6562725" y="8096250"/>
+            <a:ext cx="857250" cy="781050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="660" name="Google Shape;660;g2c1918f4273_0_605"/>
+          <p:cNvPr id="608" name="Google Shape;608;h23e0946672e61dbf_0_555"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="10502900"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1905000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="663" name="Google Shape;663;g2c1918f4273_0_605"/>
+          <p:cNvPr id="609" name="Google Shape;609;h23e0946672e61dbf_0_555"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5956300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4467225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="664" name="Google Shape;664;g2c1918f4273_0_605"/>
+          <p:cNvPr id="610" name="Google Shape;610;h23e0946672e61dbf_0_555"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="9309100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6981825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="665" name="Google Shape;665;g2c1918f4273_0_605"/>
+          <p:cNvPr id="611" name="Google Shape;611;h23e0946672e61dbf_0_555"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1608600"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="670" name="Shape 670"/>
+        <p:cNvPr id="616" name="Shape 616"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="671" name="Google Shape;671;g2c1918f4273_0_633"/>
+          <p:cNvPr descr="preencoded.png" id="617" name="Google Shape;617;h23e0946672e61dbf_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="9058275" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="672" name="Google Shape;672;g2c1918f4273_0_633"/>
+          <p:cNvPr descr="preencoded.png" id="618" name="Google Shape;618;h23e0946672e61dbf_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="10909300"/>
-            <a:ext cx="1600400" cy="2032000"/>
+            <a:off x="638175" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="673" name="Google Shape;673;g2c1918f4273_0_633"/>
+          <p:cNvPr descr="preencoded.png" id="619" name="Google Shape;619;h23e0946672e61dbf_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="698500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="638175" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="674" name="Google Shape;674;g2c1918f4273_0_633"/>
+          <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;h23e0946672e61dbf_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682545" cy="2387699"/>
+          <a:xfrm rot="-4500000">
+            <a:off x="16325446" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="675" name="Google Shape;675;g2c1918f4273_0_633"/>
+          <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;h23e0946672e61dbf_0_579"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950769" y="0"/>
-            <a:ext cx="5436279" cy="6540500"/>
+            <a:off x="14211300" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;h23e0946672e61dbf_0_579"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="623" name="Google Shape;623;h23e0946672e61dbf_0_579"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="624" name="Google Shape;624;h23e0946672e61dbf_0_579"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="625" name="Google Shape;625;h23e0946672e61dbf_0_579"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2767013"/>
+            <a:ext cx="17106900" cy="6581850"/>
+            <a:chOff x="590550" y="2767013"/>
+            <a:chExt cx="17106900" cy="6581850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="626" name="Google Shape;626;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2767013"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="7629525" y="2767013"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="627" name="Google Shape;627;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2767013"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="8048625" y="2767013"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="628" name="Google Shape;628;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2767013"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="629" name="Google Shape;629;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2881313"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3462338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4538663"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="590550" y="4538663"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="633" name="Google Shape;633;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4538663"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="1009650" y="4538663"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="634" name="Google Shape;634;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4538663"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="635" name="Google Shape;635;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="636" name="Google Shape;636;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="637" name="Google Shape;637;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6310313"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="590550" y="6310313"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="639" name="Google Shape;639;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="6310313"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="1009650" y="6310313"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="640" name="Google Shape;640;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="6310313"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="641" name="Google Shape;641;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="642" name="Google Shape;642;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6310313"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="5010150" y="6310313"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="645" name="Google Shape;645;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="6310313"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="5429250" y="6310313"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="646" name="Google Shape;646;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="6310313"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="647" name="Google Shape;647;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="648" name="Google Shape;648;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8081963"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="5010150" y="8081963"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="651" name="Google Shape;651;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="8081963"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="5429250" y="8081963"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="652" name="Google Shape;652;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="8081963"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="653" name="Google Shape;653;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8196263"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="654" name="Google Shape;654;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8777288"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="655" name="Google Shape;655;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6310313"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="9429750" y="6310313"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="657" name="Google Shape;657;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="6310313"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="9848850" y="6310313"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="658" name="Google Shape;658;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="6310313"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="659" name="Google Shape;659;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="660" name="Google Shape;660;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="661" name="Google Shape;661;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8081963"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="9429750" y="8081963"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="663" name="Google Shape;663;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="8081963"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="9848850" y="8081963"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="664" name="Google Shape;664;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="8081963"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="665" name="Google Shape;665;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8196263"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="666" name="Google Shape;666;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8777288"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="667" name="Google Shape;667;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6310313"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="13849350" y="6310313"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="669" name="Google Shape;669;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="6310313"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="14268450" y="6310313"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="670" name="Google Shape;670;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="6310313"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="671" name="Google Shape;671;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6424613"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="672" name="Google Shape;672;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="7005638"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="673" name="Google Shape;673;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4538663"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="5010150" y="4538663"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="675" name="Google Shape;675;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4538663"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="5429250" y="4538663"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="676" name="Google Shape;676;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4538663"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="677" name="Google Shape;677;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="678" name="Google Shape;678;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="679" name="Google Shape;679;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId17">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4538663"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="13849350" y="4538663"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="681" name="Google Shape;681;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4538663"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="14268450" y="4538663"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="682" name="Google Shape;682;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4538663"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="683" name="Google Shape;683;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="684" name="Google Shape;684;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="685" name="Google Shape;685;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId18">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="686" name="Google Shape;686;h23e0946672e61dbf_0_579"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4538663"/>
+              <a:ext cx="3848100" cy="1266900"/>
+              <a:chOff x="9429750" y="4538663"/>
+              <a:chExt cx="3848100" cy="1266900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="687" name="Google Shape;687;h23e0946672e61dbf_0_579"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4538663"/>
+                <a:ext cx="3429000" cy="1266900"/>
+                <a:chOff x="9848850" y="4538663"/>
+                <a:chExt cx="3429000" cy="1266900"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="688" name="Google Shape;688;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4538663"/>
+                  <a:ext cx="3429000" cy="1266900"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4342" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="689" name="Google Shape;689;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4652963"/>
+                  <a:ext cx="2811900" cy="548700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Vampiro One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Vampiro One"/>
+                      <a:ea typeface="Vampiro One"/>
+                      <a:cs typeface="Vampiro One"/>
+                      <a:sym typeface="Vampiro One"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="690" name="Google Shape;690;h23e0946672e61dbf_0_579"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5233988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="691" name="Google Shape;691;h23e0946672e61dbf_0_579"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId19">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="692" name="Google Shape;692;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="693" name="Google Shape;693;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="694" name="Google Shape;694;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="695" name="Google Shape;695;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="696" name="Google Shape;696;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="697" name="Google Shape;697;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="698" name="Google Shape;698;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="699" name="Google Shape;699;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="700" name="Google Shape;700;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="701" name="Google Shape;701;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="702" name="Google Shape;702;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="703" name="Google Shape;703;h23e0946672e61dbf_0_579"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="676" name="Google Shape;676;g2c1918f4273_0_633"/>
+          <p:cNvPr id="704" name="Google Shape;704;h23e0946672e61dbf_0_579"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2952 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId25">
+                <a:hlinkClick r:id="rId20">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="747" name="Google Shape;747;g2c1918f4273_0_633"/>
+          <p:cNvPr id="705" name="Google Shape;705;h23e0946672e61dbf_0_579"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1608600"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="752" name="Shape 752"/>
+        <p:cNvPr id="710" name="Shape 710"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="753" name="Google Shape;753;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="711" name="Google Shape;711;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520765" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="390525" y="1924050"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="754" name="Google Shape;754;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="712" name="Google Shape;712;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3326163" cy="4229100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1677639" y="581025"/>
+            <a:ext cx="2494311" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="755" name="Google Shape;755;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="713" name="Google Shape;713;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2527616" cy="2616200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15801975" y="7696200"/>
+            <a:ext cx="1895475" cy="1962150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="756" name="Google Shape;756;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="714" name="Google Shape;714;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5216433" cy="4188371"/>
+          <a:xfrm rot="9045055">
+            <a:off x="13982699" y="809616"/>
+            <a:ext cx="4067176" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="757" name="Google Shape;757;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="715" name="Google Shape;715;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6541318" cy="6540500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="5448300" y="5381625"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="758" name="Google Shape;758;g2c1918f4273_0_714"/>
+          <p:cNvPr descr="preencoded.png" id="716" name="Google Shape;716;h23e0946672e61dbf_0_672"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13019127" y="2895600"/>
-            <a:ext cx="9170546" cy="8788400"/>
+            <a:off x="9553575" y="0"/>
+            <a:ext cx="8086725" cy="8763000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="717" name="Google Shape;717;h23e0946672e61dbf_0_672"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="718" name="Google Shape;718;h23e0946672e61dbf_0_672"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="719" name="Google Shape;719;h23e0946672e61dbf_0_672"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="759" name="Google Shape;759;g2c1918f4273_0_714"/>
+          <p:cNvPr id="720" name="Google Shape;720;h23e0946672e61dbf_0_672"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...68 lines deleted...]
-            <a:ext cx="10004700" cy="4910700"/>
+            <a:off x="1466850" y="5114925"/>
+            <a:ext cx="7461900" cy="3688200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="762" name="Google Shape;762;g2c1918f4273_0_714"/>
+          <p:cNvPr id="721" name="Google Shape;721;h23e0946672e61dbf_0_672"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1956044" y="2755900"/>
-            <a:ext cx="10957200" cy="2878800"/>
+            <a:off x="1466850" y="2066925"/>
+            <a:ext cx="8115300" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="763" name="Google Shape;763;g2c1918f4273_0_714"/>
+          <p:cNvPr id="722" name="Google Shape;722;h23e0946672e61dbf_0_672"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="46" name="Google Shape;46;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="48" name="Google Shape;48;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="49" name="Google Shape;49;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="51" name="Google Shape;51;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="50" name="Google Shape;50;g2c1918f4273_0_27"/>
+          <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;h23e0946672e61dbf_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1740117" y="2971800"/>
-            <a:ext cx="9919940" cy="8712200"/>
+            <a:off x="1504950" y="1285875"/>
+            <a:ext cx="5514975" cy="7086600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-[...10 lines deleted...]
-      </p:pic>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="54" name="Google Shape;54;h23e0946672e61dbf_0_29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;g2c1918f4273_0_27"/>
+          <p:cNvPr id="56" name="Google Shape;56;h23e0946672e61dbf_0_29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="680989" y="11130383"/>
-            <a:ext cx="16342800" cy="2574000"/>
+            <a:off x="828675" y="8239125"/>
+            <a:ext cx="12093000" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7648575" y="1228725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7648575" y="1228725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="1228725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7916228" y="1472565"/>
+              <a:ext cx="684000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="1285875"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="9020175" y="1285875"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1285875"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1933575"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="3267075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9020175" y="3267075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3267075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9254490" y="3510915"/>
+              <a:ext cx="750600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="3324225"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="10391775" y="3324225"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3324225"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3971925"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="5305425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10391775" y="5305425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="5305425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10630853" y="5549265"/>
+              <a:ext cx="741000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="5362575"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="11763375" y="5362575"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5362575"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="6010275"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="7343775"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11763375" y="7343775"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7343775"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11988165" y="7587615"/>
+              <a:ext cx="769500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;h23e0946672e61dbf_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13134975" y="7400925"/>
+            <a:ext cx="4539600" cy="1211700"/>
+            <a:chOff x="13134975" y="7400925"/>
+            <a:chExt cx="4539600" cy="1211700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="7400925"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;h23e0946672e61dbf_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="8048625"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;h23e0946672e61dbf_0_29"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10199375" y="1638300"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7696171" y="2843213"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...69 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;h23e0946672e61dbf_0_29"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10561370" y="1968500"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="9143971" y="4881563"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;h23e0946672e61dbf_0_29"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12345943" y="4686300"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="10391746" y="6919913"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...801 lines deleted...]
-      </p:pic>
+      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2c1918f4273_0_73"/>
+          <p:cNvPr descr="preencoded.png" id="89" name="Google Shape;89;h23e0946672e61dbf_0_70"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="9058275" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2c1918f4273_0_73"/>
+          <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;h23e0946672e61dbf_0_70"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="10909300"/>
-            <a:ext cx="1600400" cy="2032000"/>
+            <a:off x="638175" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2c1918f4273_0_73"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;h23e0946672e61dbf_0_70"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="698500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="638175" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="95" name="Google Shape;95;g2c1918f4273_0_73"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;h23e0946672e61dbf_0_70"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682545" cy="2387705"/>
+          <a:xfrm rot="-4500000">
+            <a:off x="16325446" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g2c1918f4273_0_73"/>
+          <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;h23e0946672e61dbf_0_70"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950769" y="0"/>
-            <a:ext cx="5436279" cy="6540500"/>
+            <a:off x="14211300" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;h23e0946672e61dbf_0_70"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;h23e0946672e61dbf_0_70"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;h23e0946672e61dbf_0_70"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2c1918f4273_0_73"/>
+          <p:cNvPr id="97" name="Google Shape;97;h23e0946672e61dbf_0_70"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17181000" cy="1608600"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="12896700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;h23e0946672e61dbf_0_70"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;h23e0946672e61dbf_0_70"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;h23e0946672e61dbf_0_70"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10313689" y="0"/>
-            <a:ext cx="14073359" cy="13716000"/>
+            <a:off x="7734300" y="-1409700"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="241300"/>
-            <a:ext cx="1892537" cy="2400300"/>
+            <a:off x="304800" y="180975"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21084635" y="8953500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="15811500" y="6715125"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406451" y="11684000"/>
-            <a:ext cx="2362495" cy="1574800"/>
+            <a:off x="304800" y="8763000"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="111" name="Google Shape;111;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16207226" y="850900"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="12153900" y="638175"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;h23e0946672e61dbf_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;h23e0946672e61dbf_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;h23e0946672e61dbf_0_86"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="113" name="Google Shape;113;g2c1918f4273_0_87"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="114" name="Google Shape;114;g2c1918f4273_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="114" name="Google Shape;114;h23e0946672e61dbf_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;h23e0946672e61dbf_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3831075"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3831075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;h23e0946672e61dbf_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;h23e0946672e61dbf_0_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="3009900"/>
+              <a:ext cx="5997000" cy="2659500"/>
+              <a:chOff x="1876425" y="3009900"/>
+              <a:chExt cx="5997000" cy="2659500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="118" name="Google Shape;118;h23e0946672e61dbf_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3009900"/>
+                <a:ext cx="5997000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;h23e0946672e61dbf_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3733800"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;h23e0946672e61dbf_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-[...412 lines deleted...]
-      </p:sp>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3697725"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3697725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;h23e0946672e61dbf_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="895350" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;h23e0946672e61dbf_0_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7010400"/>
+              <a:ext cx="5997000" cy="2659500"/>
+              <a:chOff x="1876425" y="7010400"/>
+              <a:chExt cx="5997000" cy="2659500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="123" name="Google Shape;123;h23e0946672e61dbf_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7010400"/>
+                <a:ext cx="5997000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Vampiro One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Vampiro One"/>
+                    <a:ea typeface="Vampiro One"/>
+                    <a:cs typeface="Vampiro One"/>
+                    <a:sym typeface="Vampiro One"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="124" name="Google Shape;124;h23e0946672e61dbf_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7734300"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="129" name="Shape 129"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="130" name="Google Shape;130;g2c1918f4273_0_109"/>
+          <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;h23e0946672e61dbf_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="131" name="Google Shape;131;g2c1918f4273_0_109"/>
+          <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;h23e0946672e61dbf_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="132" name="Google Shape;132;g2c1918f4273_0_109"/>
+          <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;h23e0946672e61dbf_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="133" name="Google Shape;133;g2c1918f4273_0_109"/>
+          <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;h23e0946672e61dbf_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="134" name="Google Shape;134;g2c1918f4273_0_109"/>
+          <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;h23e0946672e61dbf_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;h23e0946672e61dbf_0_109"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;h23e0946672e61dbf_0_109"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;h23e0946672e61dbf_0_109"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;h23e0946672e61dbf_0_109"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1152525" y="5410200"/>
+              <a:ext cx="4341600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6438900"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="8724900"/>
+              <a:ext cx="1103100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;h23e0946672e61dbf_0_109"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;h23e0946672e61dbf_0_109"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5410200"/>
+              <a:ext cx="4341600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6438900"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14182725" y="8724900"/>
+              <a:ext cx="1103100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;h23e0946672e61dbf_0_109"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-[...92 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7167562" y="885825"/>
+              <a:ext cx="3722400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1914525"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;h23e0946672e61dbf_0_109"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4200525"/>
+              <a:ext cx="5286375" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="152" name="Google Shape;152;h23e0946672e61dbf_0_109"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8501063" y="8724900"/>
+              <a:ext cx="1055400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="157" name="Shape 157"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="166" name="Google Shape;166;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520765" y="2565400"/>
-            <a:ext cx="16791499" cy="11150600"/>
+            <a:off x="390525" y="1924050"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3326163" cy="4229100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1677639" y="581025"/>
+            <a:ext cx="2494311" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2527616" cy="2616200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15801975" y="7696200"/>
+            <a:ext cx="1895475" cy="1962150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5216433" cy="4188365"/>
+          <a:xfrm rot="9045055">
+            <a:off x="13982699" y="809625"/>
+            <a:ext cx="4067176" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="170" name="Google Shape;170;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6541318" cy="6540500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="5448300" y="5381625"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;h23e0946672e61dbf_0_136"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;h23e0946672e61dbf_0_136"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;h23e0946672e61dbf_0_136"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="172" name="Google Shape;172;g2c1918f4273_0_144"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="173" name="Google Shape;173;g2c1918f4273_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;h23e0946672e61dbf_0_136"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;h23e0946672e61dbf_0_136"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="4140200"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4048125" y="3105150"/>
+            <a:ext cx="10321275" cy="4206300"/>
+            <a:chOff x="4048125" y="3105150"/>
+            <a:chExt cx="10321275" cy="4206300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;h23e0946672e61dbf_0_136"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3105150"/>
+              <a:ext cx="10292700" cy="3588900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;h23e0946672e61dbf_0_136"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10934700" y="6762750"/>
+              <a:ext cx="3434700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="181" name="Shape 181"/>
+        <p:cNvPr id="174" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="182" name="Google Shape;182;g2c1918f4273_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;h23e0946672e61dbf_0_152"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12079210" y="0"/>
-            <a:ext cx="12307838" cy="13716000"/>
+            <a:off x="9058275" y="-3705225"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="183" name="Google Shape;183;g2c1918f4273_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;h23e0946672e61dbf_0_152"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="10909300"/>
-            <a:ext cx="1600400" cy="2032000"/>
+            <a:off x="638175" y="8181975"/>
+            <a:ext cx="1200150" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="184" name="Google Shape;184;g2c1918f4273_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="177" name="Google Shape;177;h23e0946672e61dbf_0_152"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="851006" y="698500"/>
-            <a:ext cx="2591124" cy="2971800"/>
+            <a:off x="638175" y="523875"/>
+            <a:ext cx="1943100" cy="2228850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="185" name="Google Shape;185;g2c1918f4273_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;h23e0946672e61dbf_0_152"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1682545" cy="2387712"/>
+          <a:xfrm rot="-4500000">
+            <a:off x="16325446" y="6885411"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="186" name="Google Shape;186;g2c1918f4273_0_159"/>
+          <p:cNvPr descr="preencoded.png" id="179" name="Google Shape;179;h23e0946672e61dbf_0_152"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950769" y="0"/>
-            <a:ext cx="5436279" cy="6540500"/>
+            <a:off x="14211300" y="0"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g2c1918f4273_0_159"/>
+          <p:cNvPr id="180" name="Google Shape;180;h23e0946672e61dbf_0_152"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1621569" y="1422400"/>
-            <a:ext cx="20216700" cy="1608600"/>
+            <a:off x="1266825" y="1066800"/>
+            <a:ext cx="15059100" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;h23e0946672e61dbf_0_152"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;h23e0946672e61dbf_0_152"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;h23e0946672e61dbf_0_152"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0178E8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;h23e0946672e61dbf_0_152"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3209925" y="4100513"/>
+              <a:ext cx="1333500" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5414963"/>
+              <a:ext cx="4434900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;h23e0946672e61dbf_0_152"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0178E8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;h23e0946672e61dbf_0_152"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8586788" y="4100513"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5414963"/>
+              <a:ext cx="4434900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;h23e0946672e61dbf_0_152"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0178E8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;h23e0946672e61dbf_0_152"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801717" y="4100513"/>
+              <a:ext cx="1219215" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;h23e0946672e61dbf_0_152"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5414963"/>
+              <a:ext cx="4434900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Rainbow Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g2c1918f4273_0_159"/>
+          <p:cNvPr id="196" name="Google Shape;196;h23e0946672e61dbf_0_152"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...690 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="1609725" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g2c1918f4273_0_159"/>
+          <p:cNvPr id="197" name="Google Shape;197;h23e0946672e61dbf_0_152"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="6858000" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g2c1918f4273_0_159"/>
+          <p:cNvPr id="198" name="Google Shape;198;h23e0946672e61dbf_0_152"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="12125325" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g2c1918f4273_0_192"/>
+          <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;h23e0946672e61dbf_0_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="673100"/>
-            <a:ext cx="17070934" cy="13042900"/>
+            <a:off x="-1209675" y="504825"/>
+            <a:ext cx="14011275" cy="14011275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="217" name="Google Shape;217;g2c1918f4273_0_192"/>
+          <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;h23e0946672e61dbf_0_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1892537" cy="2400300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16497300" y="7858125"/>
+            <a:ext cx="1419225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="218" name="Google Shape;218;g2c1918f4273_0_192"/>
+          <p:cNvPr descr="preencoded.png" id="206" name="Google Shape;206;h23e0946672e61dbf_0_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="495300"/>
-            <a:ext cx="2102686" cy="2171700"/>
+            <a:off x="285750" y="371475"/>
+            <a:ext cx="1576818" cy="1628775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;g2c1918f4273_0_192"/>
+          <p:cNvPr descr="preencoded.png" id="207" name="Google Shape;207;h23e0946672e61dbf_0_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1828225" cy="2261989"/>
+          <a:xfrm rot="7200000">
+            <a:off x="16080044" y="595697"/>
+            <a:ext cx="1771650" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="220" name="Google Shape;220;g2c1918f4273_0_192"/>
+          <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;h23e0946672e61dbf_0_180"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458257" y="6743700"/>
-            <a:ext cx="6541318" cy="6540500"/>
+            <a:off x="3343275" y="5057775"/>
+            <a:ext cx="4905375" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;h23e0946672e61dbf_0_180"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="210" name="Google Shape;210;h23e0946672e61dbf_0_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g2c1918f4273_0_192"/>
+          <p:cNvPr id="212" name="Google Shape;212;h23e0946672e61dbf_0_180"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6930900" cy="1608600"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="5210100" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Vampiro One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Vampiro One"/>
                 <a:ea typeface="Vampiro One"/>
                 <a:cs typeface="Vampiro One"/>
                 <a:sym typeface="Vampiro One"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;h23e0946672e61dbf_0_180"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-[...148 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7534200"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7534200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7534200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;h23e0946672e61dbf_0_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3190875" y="2028825"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7523700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;h23e0946672e61dbf_0_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8682038" y="2028821"/>
+              <a:ext cx="933450" cy="1103849"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7534200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;h23e0946672e61dbf_0_180"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="2028825"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3039428" y="3343275"/>
+              <a:ext cx="1417200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4143375"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2391728" y="8334375"/>
+              <a:ext cx="2712600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8511540" y="3332690"/>
+              <a:ext cx="1274400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4132790"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7763828" y="8323790"/>
+              <a:ext cx="2769900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13264515" y="3343275"/>
+              <a:ext cx="2569800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0178E8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0178E8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4143375"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;h23e0946672e61dbf_0_180"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040677" y="8334375"/>
+              <a:ext cx="3017400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Vampiro One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Vampiro One"/>
+                  <a:ea typeface="Vampiro One"/>
+                  <a:cs typeface="Vampiro One"/>
+                  <a:sym typeface="Vampiro One"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0178E8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Vampiro One"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>