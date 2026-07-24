--- v0 (2025-11-04)
+++ v1 (2026-07-24)
@@ -287,52 +287,52 @@
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{56A47564-2D31-406D-B7BE-C40A979BF068}">
-  <a:tblStyle styleId="{56A47564-2D31-406D-B7BE-C40A979BF068}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{1C062417-9282-4B10-80E7-CF8F9902682E}">
+  <a:tblStyle styleId="{1C062417-9282-4B10-80E7-CF8F9902682E}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -5900,51 +5900,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="755800" y="2050225"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{56A47564-2D31-406D-B7BE-C40A979BF068}</a:tableStyleId>
+                <a:tableStyleId>{1C062417-9282-4B10-80E7-CF8F9902682E}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1388825"/>
                 <a:gridCol w="4882625"/>
               </a:tblGrid>
               <a:tr h="87575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1200"/>
@@ -6618,51 +6618,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>algo parecido</a:t>
+                        <a:t>tener cosas en común con algo o alguien más</a:t>
                       </a:r>
                       <a:endParaRPr sz="1200">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="28575" marL="118850" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>