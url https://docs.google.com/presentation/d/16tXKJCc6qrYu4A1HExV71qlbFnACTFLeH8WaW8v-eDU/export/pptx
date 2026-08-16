--- v1 (2026-07-24)
+++ v2 (2026-08-16)
@@ -50,289 +50,289 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="4752">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="6192">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{1C062417-9282-4B10-80E7-CF8F9902682E}">
-  <a:tblStyle styleId="{1C062417-9282-4B10-80E7-CF8F9902682E}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{DCC57899-FB98-4275-9B91-C124B7BC0D13}">
+  <a:tblStyle styleId="{DCC57899-FB98-4275-9B91-C124B7BC0D13}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -659,243 +659,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5000,701 +5000,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
@@ -5900,51 +5900,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="755800" y="2050225"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{1C062417-9282-4B10-80E7-CF8F9902682E}</a:tableStyleId>
+                <a:tableStyleId>{DCC57899-FB98-4275-9B91-C124B7BC0D13}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1388825"/>
                 <a:gridCol w="4882625"/>
               </a:tblGrid>
               <a:tr h="87575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1200"/>