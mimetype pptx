--- v1 (2025-12-12)
+++ v2 (2026-10-20)
@@ -1,154 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...120 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
     <p:sldMasterId id="2147483664" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId8"/>
     <p:sldId id="257" r:id="rId9"/>
     <p:sldId id="258" r:id="rId10"/>
     <p:sldId id="259" r:id="rId11"/>
     <p:sldId id="260" r:id="rId12"/>
     <p:sldId id="261" r:id="rId13"/>
     <p:sldId id="262" r:id="rId14"/>
     <p:sldId id="263" r:id="rId15"/>
     <p:sldId id="264" r:id="rId16"/>
     <p:sldId id="265" r:id="rId17"/>
     <p:sldId id="266" r:id="rId18"/>
     <p:sldId id="267" r:id="rId19"/>
@@ -694,55 +693,55 @@
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId54" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId54" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1270,191 +1269,191 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lloydsbank.com/credit-cards/help-and-guidance/how-credit-cards-work.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankofengland.co.uk/statistics/money-and-credit/2023/january-2023" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="89" name="Google Shape;89;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -4879,88 +4878,88 @@
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="262" name="Shape 262"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8586,175 +8585,175 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -12241,56 +12240,56 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14004,191 +14003,191 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/credit-and-purchases/use-our-credit-card-calculator" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=kp7AjzpeYzI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kp7AjzpeYzI&amp;list=PLc0nCZTu4-GcWOZEeFkIWwKBR1kDdxSlh&amp;index=15" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/everyday-money/types-of-credit/simple-guide-to-credit-cards" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.money.co.uk/credit-cards/guides" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="91" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -16120,379 +16119,1193 @@
               </a:solidFill>
               <a:highlight>
                 <a:schemeClr val="lt1"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g261116ae791_0_26"/>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g261116ae791_0_26"/>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To understand how credit cards work and to assess the benefits and risks of using one</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g261116ae791_0_26"/>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="1426475"/>
-            <a:ext cx="7769100" cy="2076300"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...6 lines deleted...]
-                  <a:srgbClr val="00FF00"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explain what a credit card is</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...32 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...15 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Describe how a credit card works</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...29 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Assess the benefits and risks of using a credit card</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="215" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -17114,51 +17927,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 2: How do credit cards work?  Card sort</a:t>
             </a:r>
             <a:endParaRPr sz="800">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -18384,51 +19197,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 3: Credit cards: Factors to consider</a:t>
             </a:r>
             <a:endParaRPr sz="800">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="245" name="Google Shape;245;g1e443350127_1_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -18982,99 +19795,99 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>APR</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2600">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> i</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>s the cost of borrowing on </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2600">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> credit card for a year, which includes:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -19107,94 +19920,94 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The cost of borrowing i.e. the </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>interest rate </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>charged </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-374650" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Other fees</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> such as an application fee</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -20944,51 +21757,56 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:p/>
+                  </a:txBody>
+                </a:tc>
               </a:tr>
               <a:tr h="822925">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr i="1" lang="en-GB">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Pays the full amount</a:t>
                       </a:r>
@@ -21514,51 +22332,56 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:p/>
+                  </a:txBody>
+                </a:tc>
               </a:tr>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr i="1" lang="en-GB">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Pays the minimum monthly amount</a:t>
                       </a:r>
@@ -22067,51 +22890,56 @@
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="19050">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="accent6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:p/>
+                  </a:txBody>
+                </a:tc>
               </a:tr>
               <a:tr h="822925">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr i="1" lang="en-GB">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Pays more than the minimum per month</a:t>
                       </a:r>
@@ -22662,51 +23490,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Credit card calculator used: https://www.moneysupermarket.com/credit-cards/calculator/</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="900">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -24248,386 +25076,1220 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g1e443f0f29e_0_222"/>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g1e443f0f29e_0_222"/>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To understand how credit cards work and to assess the benefits and risks of using one</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g1e443f0f29e_0_222"/>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="1426475"/>
-            <a:ext cx="7769100" cy="2076300"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...6 lines deleted...]
-                  <a:srgbClr val="00FF00"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explain what a credit card is</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...15 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...39 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Describe how a credit card works</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...29 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Assess the benefits and risks of using a credit card</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="115" name="Google Shape;115;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="320" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -30972,63 +32634,63 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 4: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Credit cards: risk or benefit?</a:t>
             </a:r>
             <a:endParaRPr sz="900">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="408" name="Google Shape;408;g1e443f0f29e_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -31492,403 +33154,1247 @@
             <a:endParaRPr sz="1900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g24067dd8f17_0_90"/>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g24067dd8f17_0_90"/>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To understand how credit cards work and to assess the benefits and risks of using one</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g24067dd8f17_0_90"/>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="1426475"/>
-            <a:ext cx="7769100" cy="2076300"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...32 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Explain what a credit card is</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...15 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...39 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Describe how a credit card works</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...29 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Assess the benefits and risks of using a credit card</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="115" name="Google Shape;115;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="116" name="Google Shape;116;p30" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -33434,403 +35940,1166 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g24067dd8f17_0_83"/>
+          <p:cNvPr id="94" name="Header band"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0543B3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g24067dd8f17_0_83"/>
+          <p:cNvPr id="97" name="Google Shape;97;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...8 lines deleted...]
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t xml:space="preserve"> To understand how credit cards work and to assess the benefits and risks of using one</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g24067dd8f17_0_83"/>
+          <p:cNvPr id="99" name="Google Shape;99;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="1426475"/>
-            <a:ext cx="7769100" cy="2076300"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...6 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explain what a credit card is</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...32 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...39 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Describe how a credit card works</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...29 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1300"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Assess the benefits and risks of using a credit card</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p30"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -34612,75 +37881,75 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>C</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>redit </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>c</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>ards </a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
@@ -36174,51 +39443,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1: What is a credit card?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="800">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Google Shape;145;g15d90976663_0_30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -36270,51 +39539,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>A credit card is a card issued by a bank or </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1550">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(1)</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>…</a:t>
@@ -36360,51 +39629,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>a person</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to borrow money to pay for goods and services with </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(2)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1550">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>………………………… </a:t>
@@ -36451,51 +39720,51 @@
               <a:buClr>
                 <a:srgbClr val="111111"/>
               </a:buClr>
               <a:buSzPts val="1550"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Credit cards are a type of </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(3)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1550">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>………………………… </a:t>
@@ -36526,51 +39795,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>the person is</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> not </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(4)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1550">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>………………………… </a:t>
@@ -36677,51 +39946,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>them</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to borrow money based on the </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(5)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1550">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>………………………… </a:t>
@@ -36826,51 +40095,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>the extra money paid regularly, usually monthly, as a percentage of the sum of money borrowed)</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and any other </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(6)</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> …</a:t>
@@ -37120,66 +40389,66 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>A credit card is a card issued by a bank or</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1750">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>inancial services company</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
@@ -37210,51 +40479,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>a person </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>to borrow money to pay for goods and services with </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1750">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>retailers</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1750">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
@@ -37301,51 +40570,51 @@
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPts val="1750"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Credit cards are a type of </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>debt</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
@@ -37376,51 +40645,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>the person is </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>not </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>spending</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> money </a:t>
@@ -37542,51 +40811,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>them</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to borrow money based on the </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>condition</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> that </a:t>
@@ -37602,51 +40871,51 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>they </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>pay the money back over a period of time, plus interest and any other </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>charges</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="111111"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> the</a:t>
@@ -38436,87 +41705,87 @@
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>when a person </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>stays within the cre</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>dit limit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and pays </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>at least the minimum on time</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> every month (though it’s even better to pay the full amount!)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
@@ -38605,99 +41874,99 @@
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>when </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>a person </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>misses </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>or is </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>late paying the monthly repayments</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>, or </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>goes above the credit limit</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168" name="Google Shape;168;g1e443350127_1_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>