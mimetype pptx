--- v0 (2026-07-11)
+++ v1 (2026-09-09)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,322 +85,326 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:bold r:id="rId30"/>
-      <p:boldItalic r:id="rId31"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Montserrat"/>
-      <p:regular r:id="rId32"/>
-[...7 lines deleted...]
-      <p:bold r:id="rId37"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Federant"/>
-      <p:regular r:id="rId38"/>
+      <p:regular r:id="rId42"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId39" roundtripDataSignature="AMtx7mgkje4NsH5MPrK59UPIXHPNS1+y0A=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId43" roundtripDataSignature="AMtx7mi/bgGvC9paGtjCFBMB/s98CKrF7g=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Federant-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Federant-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1320,243 +1325,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1645,139 +1650,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2baadc94af2_0_1:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3faf718f8e5_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2baadc94af2_0_1:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3faf718f8e5_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2baadc94af2_0_1:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3faf718f8e5_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1788,153 +1793,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="211" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g2baadc94af2_0_186:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3faf718f8e5_0_191:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g2baadc94af2_0_186:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3faf718f8e5_0_191:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g2baadc94af2_0_186:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3faf718f8e5_0_191:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1945,153 +1950,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="238" name="Shape 238"/>
+        <p:cNvPr id="239" name="Shape 239"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;g2baadc94af2_0_218:notes"/>
+          <p:cNvPr id="240" name="Google Shape;240;g3faf718f8e5_0_218:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g2baadc94af2_0_218:notes"/>
+          <p:cNvPr id="241" name="Google Shape;241;g3faf718f8e5_0_218:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g2baadc94af2_0_218:notes"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3faf718f8e5_0_218:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2102,153 +2107,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="283" name="Shape 283"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2baadc94af2_0_284:notes"/>
+          <p:cNvPr id="284" name="Google Shape;284;g3faf718f8e5_0_261:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g2baadc94af2_0_284:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3faf718f8e5_0_261:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g2baadc94af2_0_284:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3faf718f8e5_0_261:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2259,153 +2264,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="336" name="Shape 336"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2baadc94af2_0_314:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;g3faf718f8e5_0_291:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g2baadc94af2_0_314:notes"/>
+          <p:cNvPr id="316" name="Google Shape;316;g3faf718f8e5_0_291:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2baadc94af2_0_314:notes"/>
+          <p:cNvPr id="317" name="Google Shape;317;g3faf718f8e5_0_291:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2416,153 +2421,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="353" name="Shape 353"/>
+        <p:cNvPr id="332" name="Shape 332"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g2baadc94af2_0_330:notes"/>
+          <p:cNvPr id="333" name="Google Shape;333;g3faf718f8e5_0_308:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2baadc94af2_0_330:notes"/>
+          <p:cNvPr id="334" name="Google Shape;334;g3faf718f8e5_0_308:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g2baadc94af2_0_330:notes"/>
+          <p:cNvPr id="335" name="Google Shape;335;g3faf718f8e5_0_308:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2573,153 +2578,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="383" name="Shape 383"/>
+        <p:cNvPr id="359" name="Shape 359"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;g2baadc94af2_0_359:notes"/>
+          <p:cNvPr id="360" name="Google Shape;360;g3faf718f8e5_0_334:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g2baadc94af2_0_359:notes"/>
+          <p:cNvPr id="361" name="Google Shape;361;g3faf718f8e5_0_334:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g2baadc94af2_0_359:notes"/>
+          <p:cNvPr id="362" name="Google Shape;362;g3faf718f8e5_0_334:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2730,153 +2735,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="451" name="Shape 451"/>
+        <p:cNvPr id="425" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g2baadc94af2_0_426:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;g3faf718f8e5_0_399:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;g2baadc94af2_0_426:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;g3faf718f8e5_0_399:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;g2baadc94af2_0_426:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;g3faf718f8e5_0_399:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2887,153 +2892,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="468" name="Shape 468"/>
+        <p:cNvPr id="442" name="Shape 442"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g2baadc94af2_0_442:notes"/>
+          <p:cNvPr id="443" name="Google Shape;443;g3faf718f8e5_0_415:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g2baadc94af2_0_442:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3faf718f8e5_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g2baadc94af2_0_442:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;g3faf718f8e5_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3044,153 +3049,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="486" name="Shape 486"/>
+        <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g2baadc94af2_0_459:notes"/>
+          <p:cNvPr id="461" name="Google Shape;461;g3faf718f8e5_0_432:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g2baadc94af2_0_459:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;g3faf718f8e5_0_432:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;g2baadc94af2_0_459:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3faf718f8e5_0_432:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3201,153 +3206,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="504" name="Shape 504"/>
+        <p:cNvPr id="479" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;g2baadc94af2_0_476:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;g3faf718f8e5_0_450:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;g2baadc94af2_0_476:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;g3faf718f8e5_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g2baadc94af2_0_476:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3faf718f8e5_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3358,153 +3363,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2baadc94af2_0_13:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3faf718f8e5_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2baadc94af2_0_13:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3faf718f8e5_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2baadc94af2_0_13:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3faf718f8e5_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3515,153 +3520,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="513" name="Shape 513"/>
+        <p:cNvPr id="489" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g2baadc94af2_0_484:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;g3faf718f8e5_0_459:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;g2baadc94af2_0_484:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;g3faf718f8e5_0_459:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="516" name="Google Shape;516;g2baadc94af2_0_484:notes"/>
+          <p:cNvPr id="492" name="Google Shape;492;g3faf718f8e5_0_459:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3672,153 +3677,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="548" name="Shape 548"/>
+        <p:cNvPr id="525" name="Shape 525"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="549" name="Google Shape;549;g2baadc94af2_0_518:notes"/>
+          <p:cNvPr id="526" name="Google Shape;526;g3faf718f8e5_0_494:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="550" name="Google Shape;550;g2baadc94af2_0_518:notes"/>
+          <p:cNvPr id="527" name="Google Shape;527;g3faf718f8e5_0_494:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="551" name="Google Shape;551;g2baadc94af2_0_518:notes"/>
+          <p:cNvPr id="528" name="Google Shape;528;g3faf718f8e5_0_494:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3829,153 +3834,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="573" name="Shape 573"/>
+        <p:cNvPr id="548" name="Shape 548"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="574" name="Google Shape;574;g2baadc94af2_0_542:notes"/>
+          <p:cNvPr id="549" name="Google Shape;549;g3faf718f8e5_0_516:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="575" name="Google Shape;575;g2baadc94af2_0_542:notes"/>
+          <p:cNvPr id="550" name="Google Shape;550;g3faf718f8e5_0_516:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="576" name="Google Shape;576;g2baadc94af2_0_542:notes"/>
+          <p:cNvPr id="551" name="Google Shape;551;g3faf718f8e5_0_516:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3986,153 +3991,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="630" name="Shape 630"/>
+        <p:cNvPr id="597" name="Shape 597"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="631" name="Google Shape;631;g2baadc94af2_0_598:notes"/>
+          <p:cNvPr id="598" name="Google Shape;598;g3faf718f8e5_0_564:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="632" name="Google Shape;632;g2baadc94af2_0_598:notes"/>
+          <p:cNvPr id="599" name="Google Shape;599;g3faf718f8e5_0_564:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="633" name="Google Shape;633;g2baadc94af2_0_598:notes"/>
+          <p:cNvPr id="600" name="Google Shape;600;g3faf718f8e5_0_564:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4143,153 +4148,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="659" name="Shape 659"/>
+        <p:cNvPr id="624" name="Shape 624"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="660" name="Google Shape;660;g2baadc94af2_0_626:notes"/>
+          <p:cNvPr id="625" name="Google Shape;625;g3faf718f8e5_0_590:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="661" name="Google Shape;661;g2baadc94af2_0_626:notes"/>
+          <p:cNvPr id="626" name="Google Shape;626;g3faf718f8e5_0_590:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="662" name="Google Shape;662;g2baadc94af2_0_626:notes"/>
+          <p:cNvPr id="627" name="Google Shape;627;g3faf718f8e5_0_590:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4300,153 +4305,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="729" name="Shape 729"/>
+        <p:cNvPr id="686" name="Shape 686"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="730" name="Google Shape;730;g2baadc94af2_0_695:notes"/>
+          <p:cNvPr id="687" name="Google Shape;687;g3faf718f8e5_0_651:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="731" name="Google Shape;731;g2baadc94af2_0_695:notes"/>
+          <p:cNvPr id="688" name="Google Shape;688;g3faf718f8e5_0_651:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="732" name="Google Shape;732;g2baadc94af2_0_695:notes"/>
+          <p:cNvPr id="689" name="Google Shape;689;g3faf718f8e5_0_651:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4457,153 +4462,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g2baadc94af2_0_25:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3faf718f8e5_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2baadc94af2_0_25:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3faf718f8e5_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2baadc94af2_0_25:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3faf718f8e5_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4614,153 +4619,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="77" name="Shape 77"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g2baadc94af2_0_60:notes"/>
+          <p:cNvPr id="78" name="Google Shape;78;g3faf718f8e5_0_63:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g2baadc94af2_0_60:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;g3faf718f8e5_0_63:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;g2baadc94af2_0_60:notes"/>
+          <p:cNvPr id="80" name="Google Shape;80;g3faf718f8e5_0_63:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4771,153 +4776,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2baadc94af2_0_72:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;g3faf718f8e5_0_77:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2baadc94af2_0_72:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;g3faf718f8e5_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2baadc94af2_0_72:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;g3faf718f8e5_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4928,153 +4933,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g2baadc94af2_0_93:notes"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3faf718f8e5_0_100:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g2baadc94af2_0_93:notes"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3faf718f8e5_0_100:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2baadc94af2_0_93:notes"/>
+          <p:cNvPr id="119" name="Google Shape;119;g3faf718f8e5_0_100:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5085,153 +5090,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;g2baadc94af2_0_114:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3faf718f8e5_0_122:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g2baadc94af2_0_114:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3faf718f8e5_0_122:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g2baadc94af2_0_114:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3faf718f8e5_0_122:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5242,153 +5247,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="155" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g2baadc94af2_0_128:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3faf718f8e5_0_137:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g2baadc94af2_0_128:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3faf718f8e5_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g2baadc94af2_0_128:notes"/>
+          <p:cNvPr id="158" name="Google Shape;158;g3faf718f8e5_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5399,153 +5404,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="169" name="Shape 169"/>
+        <p:cNvPr id="183" name="Shape 183"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2baadc94af2_0_151:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3faf718f8e5_0_164:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2baadc94af2_0_151:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;g3faf718f8e5_0_164:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g2baadc94af2_0_151:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;g3faf718f8e5_0_164:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5588,51 +5593,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5642,29067 +5647,25268 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2baadc94af2_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3faf718f8e5_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2baadc94af2_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3faf718f8e5_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123663"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g3faf718f8e5_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g2baadc94af2_0_1"/>
+          <p:cNvPr id="19" name="Google Shape;19;g3faf718f8e5_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="6858000"/>
-            <a:ext cx="9733800" cy="2226600"/>
+            <a:off x="1438275" y="5143500"/>
+            <a:ext cx="7218000" cy="1680300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2baadc94af2_0_1"/>
+          <p:cNvPr id="20" name="Google Shape;20;g3faf718f8e5_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1714714" y="3124200"/>
-            <a:ext cx="9450000" cy="4749900"/>
+            <a:off x="1285875" y="2343150"/>
+            <a:ext cx="7124700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Korea</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g2baadc94af2_0_1"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2baadc94af2_0_1"/>
+          <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3faf718f8e5_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9877425" y="1028700"/>
+            <a:ext cx="6296025" cy="8620125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;g3faf718f8e5_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3faf718f8e5_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Google Shape;24;g3faf718f8e5_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="215" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="210" name="Google Shape;210;g2baadc94af2_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="216" name="Google Shape;216;g3faf718f8e5_0_191"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="211" name="Google Shape;211;g2baadc94af2_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;g3faf718f8e5_0_191"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="876300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="212" name="Google Shape;212;g2baadc94af2_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;g3faf718f8e5_0_191"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="10706100"/>
-            <a:ext cx="3699961" cy="2117192"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g3faf718f8e5_0_191"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g3faf718f8e5_0_191"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2baadc94af2_0_186"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3faf718f8e5_0_191"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5965500" cy="1583400"/>
+            <a:off x="7034213" y="942975"/>
+            <a:ext cx="4486200" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;g3faf718f8e5_0_191"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3632200"/>
-            <a:ext cx="20843400" cy="8255100"/>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630450" cy="5915100"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630450" cy="5915100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...91 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829100" cy="5915100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFCF2"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...121 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="225" name="Google Shape;225;g3faf718f8e5_0_191"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="3038475"/>
+              <a:ext cx="1190625" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829100" cy="5915100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="227" name="Google Shape;227;g3faf718f8e5_0_191"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743952" y="3038475"/>
+              <a:ext cx="809622" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829100" cy="5915100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="229" name="Google Shape;229;g3faf718f8e5_0_191"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13958887" y="3038474"/>
+              <a:ext cx="1181102" cy="1000128"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3129915" y="4238625"/>
+              <a:ext cx="1236300" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5029200"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2582228" y="7734300"/>
+              <a:ext cx="2331600" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8611553" y="4238625"/>
+              <a:ext cx="1074300" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5029200"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7944803" y="7734300"/>
+              <a:ext cx="2407800" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13340715" y="4238625"/>
+              <a:ext cx="2417400" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5029200"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...206 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3faf718f8e5_0_191"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13254990" y="7734300"/>
+              <a:ext cx="2589000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8F610E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...628 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="242" name="Shape 242"/>
+        <p:cNvPr id="243" name="Shape 243"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="243" name="Google Shape;243;g2baadc94af2_0_218"/>
+          <p:cNvPr descr="preencoded.png" id="244" name="Google Shape;244;g3faf718f8e5_0_218"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="7353300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="244" name="Google Shape;244;g2baadc94af2_0_218"/>
+          <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3faf718f8e5_0_218"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19649356" y="1041400"/>
-            <a:ext cx="4092792" cy="2117303"/>
+            <a:off x="14735175" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="245" name="Google Shape;245;g2baadc94af2_0_218"/>
+          <p:cNvPr descr="preencoded.png" id="246" name="Google Shape;246;g3faf718f8e5_0_218"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="4737100"/>
-            <a:ext cx="2311689" cy="1626034"/>
+            <a:off x="666750" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g3faf718f8e5_0_218"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3faf718f8e5_0_218"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3faf718f8e5_0_218"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726100" cy="6791250"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726100" cy="6791250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...241 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2695575"/>
+              <a:ext cx="4010100" cy="5705400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3faf718f8e5_0_218"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2695575"/>
+              <a:ext cx="4010100" cy="5705400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;g3faf718f8e5_0_218"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2695575"/>
+              <a:ext cx="4010100" cy="5705400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;g3faf718f8e5_0_218"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2695575"/>
+              <a:ext cx="4010100" cy="5705400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;g3faf718f8e5_0_218"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8F610E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8F610E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8F610E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8F610E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3752850"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7448550"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3752850"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7448550"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...224 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3752850"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7448550"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3752850"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7448550"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...224 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2109788" y="1943100"/>
+              <a:ext cx="638100" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6500813" y="1943100"/>
+              <a:ext cx="1000200" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11182350" y="1943100"/>
+              <a:ext cx="781200" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3faf718f8e5_0_218"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15801975" y="1943100"/>
+              <a:ext cx="685800" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...1027 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="287" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="310" name="Google Shape;310;g2baadc94af2_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="288" name="Google Shape;288;g3faf718f8e5_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="311" name="Google Shape;311;g2baadc94af2_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;g3faf718f8e5_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123666"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="312" name="Google Shape;312;g2baadc94af2_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;g3faf718f8e5_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g2baadc94af2_0_284"/>
+          <p:cNvPr id="291" name="Google Shape;291;g3faf718f8e5_0_261"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2337092" y="2235200"/>
-            <a:ext cx="5216100" cy="1583400"/>
+            <a:off x="1752600" y="1676400"/>
+            <a:ext cx="3924300" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2337092" y="5029200"/>
-            <a:ext cx="8573700" cy="6781800"/>
+            <a:off x="1752600" y="3771900"/>
+            <a:ext cx="2571900" cy="1428900"/>
+            <a:chOff x="1752600" y="3771900"/>
+            <a:chExt cx="2571900" cy="1428900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="3771900"/>
+              <a:ext cx="2571900" cy="1390800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="4000500"/>
+              <a:ext cx="1695600" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2337092" y="5029200"/>
-            <a:ext cx="8573700" cy="1854300"/>
+            <a:off x="4476750" y="3857625"/>
+            <a:ext cx="3773700" cy="1326000"/>
+            <a:chOff x="4476750" y="3857625"/>
+            <a:chExt cx="3773700" cy="1326000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4476750" y="3857625"/>
+              <a:ext cx="3773700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4476750" y="4352925"/>
+              <a:ext cx="3766200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2337092" y="5029200"/>
-            <a:ext cx="3429300" cy="1854300"/>
+            <a:off x="1752600" y="5619750"/>
+            <a:ext cx="2628900" cy="1428900"/>
+            <a:chOff x="1752600" y="5619750"/>
+            <a:chExt cx="2628900" cy="1428900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="5619750"/>
+              <a:ext cx="2628900" cy="1390800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5848350"/>
+              <a:ext cx="1752600" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3099187" y="5334000"/>
-            <a:ext cx="2244000" cy="1583400"/>
+            <a:off x="4533900" y="5676900"/>
+            <a:ext cx="3716700" cy="1383000"/>
+            <a:chOff x="4533900" y="5676900"/>
+            <a:chExt cx="3716700" cy="1383000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4533900" y="5676900"/>
+              <a:ext cx="3716700" cy="958200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4533900" y="6591300"/>
+              <a:ext cx="3708900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1752600" y="7467600"/>
+            <a:ext cx="2628900" cy="1428900"/>
+            <a:chOff x="1752600" y="7467600"/>
+            <a:chExt cx="2628900" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="7467600"/>
+              <a:ext cx="2628900" cy="1390800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="7696200"/>
+              <a:ext cx="1752600" cy="1200300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5969746" y="5143500"/>
-            <a:ext cx="4941000" cy="1625700"/>
+            <a:off x="4533900" y="7553325"/>
+            <a:ext cx="3716700" cy="1326000"/>
+            <a:chOff x="4533900" y="7553325"/>
+            <a:chExt cx="3716700" cy="1326000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4533900" y="7553325"/>
+              <a:ext cx="3716700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4533900" y="8048625"/>
+              <a:ext cx="3708900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...708 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="333" name="Google Shape;333;g2baadc94af2_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;g3faf718f8e5_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12396749" y="2349500"/>
-            <a:ext cx="11202800" cy="10134600"/>
+            <a:off x="9344025" y="2190750"/>
+            <a:ext cx="7019925" cy="6219825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3faf718f8e5_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...55 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3faf718f8e5_0_261"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;g3faf718f8e5_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="318" name="Shape 318"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="341" name="Google Shape;341;g2baadc94af2_0_314"/>
+          <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;g3faf718f8e5_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7874984" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6662738" y="4672012"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="342" name="Google Shape;342;g2baadc94af2_0_314"/>
+          <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3faf718f8e5_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8078210" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5910263" y="-642938"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="343" name="Google Shape;343;g2baadc94af2_0_314"/>
+          <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;g3faf718f8e5_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16042105" y="596900"/>
-            <a:ext cx="6886285" cy="2705100"/>
+            <a:off x="12030075" y="447675"/>
+            <a:ext cx="5164070" cy="2028825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;g2baadc94af2_0_314"/>
+          <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g3faf718f8e5_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3302000"/>
-            <a:ext cx="7188233" cy="9491997"/>
+            <a:off x="-3762375" y="2476500"/>
+            <a:ext cx="9152876" cy="7118997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="323" name="Google Shape;323;g3faf718f8e5_0_291"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g3faf718f8e5_0_291"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;g3faf718f8e5_0_291"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;g3faf718f8e5_0_291"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4526280" y="2943225"/>
+            <a:ext cx="11942595" cy="4821675"/>
+            <a:chOff x="4526280" y="2943225"/>
+            <a:chExt cx="11942595" cy="4821675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;g3faf718f8e5_0_291"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4526280" y="2943225"/>
+              <a:ext cx="11942595" cy="3899550"/>
+              <a:chOff x="4526280" y="2943225"/>
+              <a:chExt cx="11942595" cy="3899550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="328" name="Google Shape;328;g3faf718f8e5_0_291"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8448675" y="2943225"/>
+                <a:ext cx="8020200" cy="3600600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="329" name="Google Shape;329;g3faf718f8e5_0_291"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4526280" y="5895975"/>
+                <a:ext cx="11942400" cy="946800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g3faf718f8e5_0_291"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9454515" y="6934200"/>
+              <a:ext cx="7014300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="346" name="Google Shape;346;g2baadc94af2_0_314"/>
-[...297 lines deleted...]
-          <p:cNvPr descr=" " id="352" name="Google Shape;352;g2baadc94af2_0_314"/>
+          <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g3faf718f8e5_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1320965" y="1739900"/>
-            <a:ext cx="9094337" cy="10668000"/>
+            <a:off x="1095375" y="1257300"/>
+            <a:ext cx="7105650" cy="7067550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="357" name="Shape 357"/>
+        <p:cNvPr id="336" name="Shape 336"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="358" name="Google Shape;358;g2baadc94af2_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3faf718f8e5_0_308"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="7353300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="359" name="Google Shape;359;g2baadc94af2_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3faf718f8e5_0_308"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19649356" y="1041400"/>
-            <a:ext cx="4092792" cy="2117303"/>
+            <a:off x="14735175" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="360" name="Google Shape;360;g2baadc94af2_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3faf718f8e5_0_308"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="4737100"/>
-            <a:ext cx="2311689" cy="1626046"/>
+            <a:off x="666750" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;g3faf718f8e5_0_308"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g3faf718f8e5_0_308"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;g3faf718f8e5_0_308"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2338388" y="1857375"/>
+            <a:ext cx="6315000" cy="2150700"/>
+            <a:chOff x="2338388" y="1857375"/>
+            <a:chExt cx="6315000" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2338388" y="1857375"/>
+              <a:ext cx="6315000" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2483168" y="2085975"/>
+              <a:ext cx="5598900" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g2baadc94af2_0_330"/>
+          <p:cNvPr id="346" name="Google Shape;346;g3faf718f8e5_0_308"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...256 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="2512695" y="4038600"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3faf718f8e5_0_308"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2190750" y="5419725"/>
+            <a:ext cx="6610500" cy="2150700"/>
+            <a:chOff x="2190750" y="5419725"/>
+            <a:chExt cx="6610500" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2190750" y="5419725"/>
+              <a:ext cx="6610500" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2335530" y="5648325"/>
+              <a:ext cx="5894100" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g2baadc94af2_0_330"/>
+          <p:cNvPr id="350" name="Google Shape;350;g3faf718f8e5_0_308"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="7226300"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="2512695" y="7600950"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;g3faf718f8e5_0_308"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11387138" y="1857375"/>
+            <a:ext cx="3457500" cy="2150700"/>
+            <a:chOff x="11387138" y="1857375"/>
+            <a:chExt cx="3457500" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11387138" y="1857375"/>
+              <a:ext cx="3457500" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11531918" y="2085975"/>
+              <a:ext cx="2741400" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g2baadc94af2_0_330"/>
+          <p:cNvPr id="354" name="Google Shape;354;g3faf718f8e5_0_308"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="2476500"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="10132695" y="4038600"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;g3faf718f8e5_0_308"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10539413" y="5419725"/>
+            <a:ext cx="5153100" cy="2150700"/>
+            <a:chOff x="10539413" y="5419725"/>
+            <a:chExt cx="5153100" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10539413" y="5419725"/>
+              <a:ext cx="5153100" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;g3faf718f8e5_0_308"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10684193" y="5648325"/>
+              <a:ext cx="4436700" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>674 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g2baadc94af2_0_330"/>
+          <p:cNvPr id="358" name="Google Shape;358;g3faf718f8e5_0_308"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="7226300"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="10132695" y="7600950"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="363" name="Shape 363"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="388" name="Google Shape;388;g2baadc94af2_0_359"/>
+          <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3faf718f8e5_0_334"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="389" name="Google Shape;389;g2baadc94af2_0_359"/>
+          <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;g3faf718f8e5_0_334"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="876300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="390" name="Google Shape;390;g2baadc94af2_0_359"/>
+          <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3faf718f8e5_0_334"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="10706100"/>
-            <a:ext cx="3699961" cy="2117179"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3faf718f8e5_0_334"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;g2baadc94af2_0_359"/>
+          <p:cNvPr id="370" name="Google Shape;370;g3faf718f8e5_0_334"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5965500" cy="1583400"/>
+            <a:off x="7034213" y="1085850"/>
+            <a:ext cx="4486200" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;g3faf718f8e5_0_334"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3faf718f8e5_0_334"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;g3faf718f8e5_0_334"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12306300" y="4772025"/>
+              <a:ext cx="1341000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8F610E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5334000"/>
+              <a:ext cx="773400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3faf718f8e5_0_334"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1468875"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1468875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8F610E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8524875"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;g3faf718f8e5_0_334"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1468875"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1468875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8F610E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3faf718f8e5_0_334"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8524875"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8F610E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="455" name="Shape 455"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="456" name="Google Shape;456;g2baadc94af2_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;g3faf718f8e5_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="457" name="Google Shape;457;g2baadc94af2_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3faf718f8e5_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123653"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="458" name="Google Shape;458;g2baadc94af2_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;g3faf718f8e5_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3faf718f8e5_0_399"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3faf718f8e5_0_399"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3faf718f8e5_0_399"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3faf718f8e5_0_399"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1545075"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1545075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g3faf718f8e5_0_399"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3faf718f8e5_0_399"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5029200"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="460" name="Google Shape;460;g2baadc94af2_0_426"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="465" name="Google Shape;465;g2baadc94af2_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;g3faf718f8e5_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="466" name="Google Shape;466;g2baadc94af2_0_426"/>
+          <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g3faf718f8e5_0_399"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g2baadc94af2_0_426"/>
+          <p:cNvPr id="441" name="Google Shape;441;g3faf718f8e5_0_399"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7640005" y="1524000"/>
-            <a:ext cx="9445800" cy="1583400"/>
+            <a:off x="5729288" y="1143000"/>
+            <a:ext cx="7096200" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="472" name="Shape 472"/>
+        <p:cNvPr id="446" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="473" name="Google Shape;473;g2baadc94af2_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g3faf718f8e5_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="7353300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="474" name="Google Shape;474;g2baadc94af2_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;g3faf718f8e5_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19649356" y="1041400"/>
-            <a:ext cx="4092792" cy="2117303"/>
+            <a:off x="14735175" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g2baadc94af2_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g3faf718f8e5_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="4737100"/>
-            <a:ext cx="2311689" cy="1626046"/>
+            <a:off x="666750" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;g3faf718f8e5_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;g3faf718f8e5_0_415"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g3faf718f8e5_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g3faf718f8e5_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644700" cy="1545075"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644700" cy="1545075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3faf718f8e5_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644700" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g3faf718f8e5_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4210050"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2baadc94af2_0_442"/>
+          <p:cNvPr id="456" name="Google Shape;456;g3faf718f8e5_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="952500"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2526000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...2 lines deleted...]
-                <a:sym typeface="Federant"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g2baadc94af2_0_442"/>
+          <p:cNvPr id="457" name="Google Shape;457;g3faf718f8e5_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5613400"/>
-[...274 lines deleted...]
-            <a:ext cx="10182300" cy="1583400"/>
+            <a:off x="2209800" y="1619250"/>
+            <a:ext cx="7648500" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="484" name="Google Shape;484;g2baadc94af2_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="458" name="Google Shape;458;g3faf718f8e5_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="485" name="Google Shape;485;g2baadc94af2_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3faf718f8e5_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="490" name="Shape 490"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="491" name="Google Shape;491;g2baadc94af2_0_459"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g3faf718f8e5_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5384800"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="4038600"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;g2baadc94af2_0_459"/>
+          <p:cNvPr descr="preencoded.png" id="466" name="Google Shape;466;g3faf718f8e5_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="10274300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="7705725"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;g2baadc94af2_0_459"/>
+          <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;g3faf718f8e5_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="892721"/>
-            <a:ext cx="3699961" cy="2117179"/>
+            <a:off x="14592300" y="669534"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;g3faf718f8e5_0_432"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3faf718f8e5_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;g3faf718f8e5_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3faf718f8e5_0_432"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6276975"/>
+            <a:ext cx="4377600" cy="1545075"/>
+            <a:chOff x="657225" y="6276975"/>
+            <a:chExt cx="4377600" cy="1545075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;g3faf718f8e5_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6276975"/>
+              <a:ext cx="4377600" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3faf718f8e5_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6991350"/>
+              <a:ext cx="4347300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2baadc94af2_0_459"/>
+          <p:cNvPr id="474" name="Google Shape;474;g3faf718f8e5_0_432"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="6486300" cy="5317200"/>
+            <a:off x="657225" y="1152525"/>
+            <a:ext cx="4876800" cy="4000500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>A Gateway to</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>a World of </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Fantasy and </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;g2baadc94af2_0_459"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3faf718f8e5_0_432"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18125165" y="4711700"/>
-            <a:ext cx="5381100" cy="5571000"/>
+            <a:off x="13592175" y="3533775"/>
+            <a:ext cx="3994800" cy="4183500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3faf718f8e5_0_432"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8814902" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;g3faf718f8e5_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;g3faf718f8e5_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="508" name="Shape 508"/>
+        <p:cNvPr id="483" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="509" name="Google Shape;509;g2baadc94af2_0_476"/>
+          <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;g3faf718f8e5_0_450"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;g3faf718f8e5_0_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="486" name="Google Shape;486;g3faf718f8e5_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;g3faf718f8e5_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="510" name="Google Shape;510;g2baadc94af2_0_476"/>
+          <p:cNvPr id="488" name="Google Shape;488;g3faf718f8e5_0_450"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7731000" cy="1583400"/>
+            <a:off x="11668125" y="752475"/>
+            <a:ext cx="5810400" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2baadc94af2_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3faf718f8e5_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7874984" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6662738" y="4672012"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2baadc94af2_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3faf718f8e5_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8078210" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5910263" y="-642938"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2baadc94af2_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3faf718f8e5_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16042105" y="596900"/>
-            <a:ext cx="6886285" cy="2705100"/>
+            <a:off x="12030075" y="447675"/>
+            <a:ext cx="5164070" cy="2028825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2baadc94af2_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3faf718f8e5_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3302000"/>
-            <a:ext cx="7188233" cy="9491997"/>
+            <a:off x="-3762375" y="2476500"/>
+            <a:ext cx="9152876" cy="7118997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;g3faf718f8e5_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;g3faf718f8e5_0_13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Google Shape;36;g3faf718f8e5_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g2baadc94af2_0_13"/>
+          <p:cNvPr id="37" name="Google Shape;37;g3faf718f8e5_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7388100" cy="2535900"/>
+            <a:off x="10220325" y="2943225"/>
+            <a:ext cx="5560800" cy="1922100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2baadc94af2_0_13"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3faf718f8e5_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2065800"/>
+            <a:off x="9113520" y="5143500"/>
+            <a:ext cx="7347600" cy="1916400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;g3faf718f8e5_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="885825" y="1504950"/>
+            <a:ext cx="9048750" cy="7248525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="517" name="Shape 517"/>
+        <p:cNvPr id="493" name="Shape 493"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="518" name="Google Shape;518;g2baadc94af2_0_484"/>
+          <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;g3faf718f8e5_0_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="519" name="Google Shape;519;g2baadc94af2_0_484"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;g3faf718f8e5_0_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123653"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="520" name="Google Shape;520;g2baadc94af2_0_484"/>
+          <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;g3faf718f8e5_0_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="498" name="Google Shape;498;g3faf718f8e5_0_459"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="522" name="Google Shape;522;g2baadc94af2_0_484"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="523" name="Google Shape;523;g2baadc94af2_0_484"/>
+          <p:cNvPr descr="preencoded.png" id="500" name="Google Shape;500;g3faf718f8e5_0_459"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="5867400"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="5153025"/>
+            <a:ext cx="1552500" cy="2150700"/>
+            <a:chOff x="933450" y="5153025"/>
+            <a:chExt cx="1552500" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5153025"/>
+              <a:ext cx="1552500" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5381625"/>
+              <a:ext cx="836400" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="5267325"/>
+            <a:ext cx="4806300" cy="1830675"/>
+            <a:chOff x="2638425" y="5267325"/>
+            <a:chExt cx="4806300" cy="1830675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="5267325"/>
+              <a:ext cx="4806300" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="5905500"/>
+              <a:ext cx="4775700" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4143375" y="8001000"/>
+            <a:ext cx="1790700" cy="2150700"/>
+            <a:chOff x="4143375" y="8001000"/>
+            <a:chExt cx="1790700" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4143375" y="8001000"/>
+              <a:ext cx="1790700" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4714875" y="8229600"/>
+              <a:ext cx="1074300" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="510" name="Google Shape;510;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6086475" y="8115300"/>
+            <a:ext cx="4568100" cy="1830675"/>
+            <a:chOff x="6086475" y="8115300"/>
+            <a:chExt cx="4568100" cy="1830675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="8115300"/>
+              <a:ext cx="4568100" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="8753475"/>
+              <a:ext cx="4537800" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10715625" y="8001000"/>
+            <a:ext cx="1762200" cy="2150700"/>
+            <a:chOff x="10715625" y="8001000"/>
+            <a:chExt cx="1762200" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="8001000"/>
+              <a:ext cx="1762200" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="8229600"/>
+              <a:ext cx="1045800" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="516" name="Google Shape;516;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12630150" y="8115300"/>
+            <a:ext cx="4596900" cy="1830675"/>
+            <a:chOff x="12630150" y="8115300"/>
+            <a:chExt cx="4596900" cy="1830675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12630150" y="8115300"/>
+              <a:ext cx="4596900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12630150" y="8753475"/>
+              <a:ext cx="4566300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="519" name="Google Shape;519;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7505700" y="5153025"/>
+            <a:ext cx="1800300" cy="2150700"/>
+            <a:chOff x="7505700" y="5153025"/>
+            <a:chExt cx="1800300" cy="2150700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7505700" y="5153025"/>
+              <a:ext cx="1800300" cy="1952700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8077200" y="5381625"/>
+              <a:ext cx="1083900" cy="1922100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;g3faf718f8e5_0_459"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9458325" y="5267325"/>
+            <a:ext cx="4558800" cy="1830675"/>
+            <a:chOff x="9458325" y="5267325"/>
+            <a:chExt cx="4558800" cy="1830675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="5267325"/>
+              <a:ext cx="4558800" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;g3faf718f8e5_0_459"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="5905500"/>
+              <a:ext cx="4528200" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFF1E4"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="529" name="Shape 529"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;g3faf718f8e5_0_494"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8560800" cy="2603400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;g3faf718f8e5_0_494"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14735175" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;g3faf718f8e5_0_494"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="666750" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;g3faf718f8e5_0_494"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3faf718f8e5_0_494"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="525" name="Google Shape;525;g2baadc94af2_0_484"/>
+          <p:cNvPr id="536" name="Google Shape;536;g3faf718f8e5_0_494"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="6870700"/>
-[...43 lines deleted...]
-            <a:ext cx="1088100" cy="2535900"/>
+            <a:off x="4648200" y="947737"/>
+            <a:ext cx="9248700" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;g3faf718f8e5_0_494"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11068050" y="2781300"/>
+            <a:ext cx="5292000" cy="1468875"/>
+            <a:chOff x="11068050" y="2781300"/>
+            <a:chExt cx="5292000" cy="1468875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2781300"/>
+              <a:ext cx="5292000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="3419475"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="540" name="Google Shape;540;g3faf718f8e5_0_494"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11068050" y="5157788"/>
+            <a:ext cx="5292000" cy="1468875"/>
+            <a:chOff x="11068050" y="5157788"/>
+            <a:chExt cx="5292000" cy="1468875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="5157788"/>
+              <a:ext cx="5292000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="5795963"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="543" name="Google Shape;543;g3faf718f8e5_0_494"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11068050" y="7529513"/>
+            <a:ext cx="5292000" cy="1468874"/>
+            <a:chOff x="11068050" y="7529513"/>
+            <a:chExt cx="5292000" cy="1468874"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="7529513"/>
+              <a:ext cx="5292000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="545" name="Google Shape;545;g3faf718f8e5_0_494"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="8167687"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;g3faf718f8e5_0_494"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3518340" y="7023100"/>
-            <a:ext cx="6287400" cy="2298600"/>
+            <a:off x="5610225" y="2286000"/>
+            <a:ext cx="4924425" cy="7019925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;g3faf718f8e5_0_494"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3518340" y="7023100"/>
-            <a:ext cx="6490500" cy="952500"/>
+            <a:off x="276225" y="1123950"/>
+            <a:ext cx="4800600" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...1047 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="552" name="Shape 552"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="553" name="Google Shape;553;g2baadc94af2_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;g3faf718f8e5_0_516"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="554" name="Google Shape;554;g2baadc94af2_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="554" name="Google Shape;554;g3faf718f8e5_0_516"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19649356" y="1041400"/>
-            <a:ext cx="4092792" cy="2117303"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="555" name="Google Shape;555;g2baadc94af2_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="555" name="Google Shape;555;g3faf718f8e5_0_516"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="4737100"/>
-            <a:ext cx="2311689" cy="1626046"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;g3faf718f8e5_0_516"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="556" name="Google Shape;556;g2baadc94af2_0_518"/>
+          <p:cNvPr id="559" name="Google Shape;559;g3faf718f8e5_0_516"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...990 lines deleted...]
-            <a:ext cx="6308400" cy="1583400"/>
+            <a:off x="6772275" y="690563"/>
+            <a:ext cx="4743600" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2500387" y="2314575"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="2500387" y="2314575"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="2500387" y="2314575"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g3faf718f8e5_0_516"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1676325" y="3362350"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="563" name="Google Shape;563;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1962150" y="4267200"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1962150" y="4267200"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1962150" y="4267200"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2173605" y="4607243"/>
+              <a:ext cx="796200" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="566" name="Google Shape;566;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="822960" y="5943600"/>
+            <a:ext cx="3497700" cy="3954900"/>
+            <a:chOff x="822960" y="5943600"/>
+            <a:chExt cx="3497700" cy="3954900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="822960" y="5943600"/>
+              <a:ext cx="3497700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="826770" y="6515100"/>
+              <a:ext cx="3489900" cy="3383400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable magical effects.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6881888" y="2314575"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="6881888" y="2314575"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="6881888" y="2314575"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g3faf718f8e5_0_516"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="6057825" y="3362350"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="572" name="Google Shape;572;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6343650" y="4267200"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6343650" y="4267200"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6343650" y="4267200"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6555105" y="4607243"/>
+              <a:ext cx="796200" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="575" name="Google Shape;575;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5204460" y="5943600"/>
+            <a:ext cx="3497700" cy="3592800"/>
+            <a:chOff x="5204460" y="5943600"/>
+            <a:chExt cx="3497700" cy="3592800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5204460" y="5943600"/>
+              <a:ext cx="3497700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5208270" y="6515100"/>
+              <a:ext cx="3489900" cy="3021300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="578" name="Google Shape;578;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11263388" y="2314575"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="11263388" y="2314575"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="11263388" y="2314575"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g3faf718f8e5_0_516"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10439325" y="3362350"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="581" name="Google Shape;581;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10725150" y="4267200"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10725150" y="4267200"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10725150" y="4267200"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10936605" y="4607243"/>
+              <a:ext cx="796200" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="584" name="Google Shape;584;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9585960" y="5943600"/>
+            <a:ext cx="3497700" cy="3592800"/>
+            <a:chOff x="9585960" y="5943600"/>
+            <a:chExt cx="3497700" cy="3592800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9585960" y="5943600"/>
+              <a:ext cx="3497700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9589770" y="6515100"/>
+              <a:ext cx="3489900" cy="3021300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="587" name="Google Shape;587;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15644888" y="2314575"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="15644888" y="2314575"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="15644888" y="2314575"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3faf718f8e5_0_516"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="14820825" y="3362350"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="590" name="Google Shape;590;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15106650" y="4267200"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="15106650" y="4267200"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15106650" y="4267200"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15318105" y="4607243"/>
+              <a:ext cx="796200" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="593" name="Google Shape;593;g3faf718f8e5_0_516"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13967460" y="5943600"/>
+            <a:ext cx="3497700" cy="3954900"/>
+            <a:chOff x="13967460" y="5943600"/>
+            <a:chExt cx="3497700" cy="3954900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13967460" y="5943600"/>
+              <a:ext cx="3497700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3faf718f8e5_0_516"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13971270" y="6515100"/>
+              <a:ext cx="3489900" cy="3383400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="596" name="Google Shape;596;g3faf718f8e5_0_516"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143143" y="3086100"/>
-            <a:ext cx="22100700" cy="9969600"/>
+            <a:off x="2571734" y="2386013"/>
+            <a:ext cx="13144500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...178 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...1998 lines deleted...]
-      </p:pic>
+      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="634" name="Shape 634"/>
+        <p:cNvPr id="601" name="Shape 601"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="635" name="Google Shape;635;g2baadc94af2_0_598"/>
+          <p:cNvPr descr="preencoded.png" id="602" name="Google Shape;602;g3faf718f8e5_0_564"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="636" name="Google Shape;636;g2baadc94af2_0_598"/>
+          <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;g3faf718f8e5_0_564"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123653"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="637" name="Google Shape;637;g2baadc94af2_0_598"/>
+          <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;g3faf718f8e5_0_564"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="605" name="Google Shape;605;g3faf718f8e5_0_564"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="606" name="Google Shape;606;g3faf718f8e5_0_564"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;g3faf718f8e5_0_564"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="638" name="Google Shape;638;g2baadc94af2_0_598"/>
+          <p:cNvPr id="608" name="Google Shape;608;g3faf718f8e5_0_564"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="4835100" cy="1583400"/>
+            <a:off x="7458075" y="1162050"/>
+            <a:ext cx="3638700" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="609" name="Google Shape;609;g3faf718f8e5_0_564"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3968750"/>
-            <a:ext cx="6096900" cy="7683600"/>
+            <a:off x="1506855" y="2976563"/>
+            <a:ext cx="4663500" cy="5869275"/>
+            <a:chOff x="1506855" y="2976563"/>
+            <a:chExt cx="4663500" cy="5869275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="610" name="Google Shape;610;g3faf718f8e5_0_564"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2976563"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;g3faf718f8e5_0_564"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7700963"/>
+              <a:ext cx="4663500" cy="1144875"/>
+              <a:chOff x="1506855" y="7700963"/>
+              <a:chExt cx="4663500" cy="1144875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="612" name="Google Shape;612;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7700963"/>
+                <a:ext cx="4663500" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="613" name="Google Shape;613;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8377238"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="614" name="Google Shape;614;g3faf718f8e5_0_564"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3968750"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="6812280" y="2976563"/>
+            <a:ext cx="4663500" cy="5869275"/>
+            <a:chOff x="6812280" y="2976563"/>
+            <a:chExt cx="4663500" cy="5869275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;g3faf718f8e5_0_564"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2976563"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;g3faf718f8e5_0_564"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7700963"/>
+              <a:ext cx="4663500" cy="1144875"/>
+              <a:chOff x="6812280" y="7700963"/>
+              <a:chExt cx="4663500" cy="1144875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="617" name="Google Shape;617;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7700963"/>
+                <a:ext cx="4663500" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="618" name="Google Shape;618;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8377238"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="619" name="Google Shape;619;g3faf718f8e5_0_564"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="10267950"/>
-            <a:ext cx="6096900" cy="1384200"/>
+            <a:off x="12117705" y="2976563"/>
+            <a:ext cx="4663500" cy="5869275"/>
+            <a:chOff x="12117705" y="2976563"/>
+            <a:chExt cx="4663500" cy="5869275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;g3faf718f8e5_0_564"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2976563"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;g3faf718f8e5_0_564"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7700963"/>
+              <a:ext cx="4663500" cy="1144875"/>
+              <a:chOff x="12117705" y="7700963"/>
+              <a:chExt cx="4663500" cy="1144875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="622" name="Google Shape;622;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7700963"/>
+                <a:ext cx="4663500" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="623" name="Google Shape;623;g3faf718f8e5_0_564"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8377238"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="663" name="Shape 663"/>
+        <p:cNvPr id="628" name="Shape 628"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="664" name="Google Shape;664;g2baadc94af2_0_626"/>
+          <p:cNvPr descr="preencoded.png" id="629" name="Google Shape;629;g3faf718f8e5_0_590"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="665" name="Google Shape;665;g2baadc94af2_0_626"/>
+          <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;g3faf718f8e5_0_590"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="876300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="666" name="Google Shape;666;g2baadc94af2_0_626"/>
+          <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;g3faf718f8e5_0_590"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="10706100"/>
-            <a:ext cx="3699961" cy="2117179"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="632" name="Google Shape;632;g3faf718f8e5_0_590"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="667" name="Google Shape;667;g2baadc94af2_0_626"/>
+          <p:cNvPr id="635" name="Google Shape;635;g3faf718f8e5_0_590"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8061300" cy="630900"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6050400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g2baadc94af2_0_626"/>
+          <p:cNvPr id="636" name="Google Shape;636;g3faf718f8e5_0_590"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8236979" y="939800"/>
-            <a:ext cx="8264400" cy="1583400"/>
+            <a:off x="6176963" y="704850"/>
+            <a:ext cx="6210300" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="637" name="Google Shape;637;g3faf718f8e5_0_590"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="787498" y="3352800"/>
-            <a:ext cx="22812000" cy="8598000"/>
+            <a:off x="590550" y="2514600"/>
+            <a:ext cx="17373600" cy="6477150"/>
+            <a:chOff x="590550" y="2514600"/>
+            <a:chExt cx="17373600" cy="6477150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...182 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2514600"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2676525"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4286250"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4448175"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="6038850"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6200775"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7829550"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7991475"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="6057900"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6219825"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7829550"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7991475"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4286250"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4448175"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4286250"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="653" name="Google Shape;653;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4448175"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4286250"/>
+              <a:ext cx="4114800" cy="1162200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="655" name="Google Shape;655;g3faf718f8e5_0_590"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4448175"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3976724"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3829050"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6905625"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;g3faf718f8e5_0_590"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6958051"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2667000"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3162300"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4438650"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4933950"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...171 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6191250"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6686550"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7981950"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8477250"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...171 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6210300"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6705600"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7981950"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8477250"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...171 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4438650"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="681" name="Google Shape;681;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4933950"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4438650"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="683" name="Google Shape;683;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4933950"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...171 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="684" name="Google Shape;684;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4438650"/>
+              <a:ext cx="2735700" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="685" name="Google Shape;685;g3faf718f8e5_0_590"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4933950"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...1360 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="733" name="Shape 733"/>
+        <p:cNvPr id="690" name="Shape 690"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="734" name="Google Shape;734;g2baadc94af2_0_695"/>
+          <p:cNvPr descr="preencoded.png" id="691" name="Google Shape;691;g3faf718f8e5_0_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7874984" cy="13716000"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6062663" y="-633412"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="735" name="Google Shape;735;g2baadc94af2_0_695"/>
+          <p:cNvPr descr="preencoded.png" id="692" name="Google Shape;692;g3faf718f8e5_0_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8078210" cy="13716000"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-6510338" y="4681538"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="736" name="Google Shape;736;g2baadc94af2_0_695"/>
+          <p:cNvPr descr="preencoded.png" id="693" name="Google Shape;693;g3faf718f8e5_0_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6886285" cy="2705100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1093855" y="7810500"/>
+            <a:ext cx="5164070" cy="2028825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="737" name="Google Shape;737;g2baadc94af2_0_695"/>
+          <p:cNvPr descr="preencoded.png" id="694" name="Google Shape;694;g3faf718f8e5_0_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7188233" cy="9491985"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12897499" y="691504"/>
+            <a:ext cx="9152876" cy="7118997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="695" name="Google Shape;695;g3faf718f8e5_0_651"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="696" name="Google Shape;696;g3faf718f8e5_0_651"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="697" name="Google Shape;697;g3faf718f8e5_0_651"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="738" name="Google Shape;738;g2baadc94af2_0_695"/>
+          <p:cNvPr id="698" name="Google Shape;698;g3faf718f8e5_0_651"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8251800" cy="2827800"/>
+            <a:off x="10067925" y="2600325"/>
+            <a:ext cx="6200700" cy="2133600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Thank you for</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="741" name="Google Shape;741;g2baadc94af2_0_695"/>
+          <p:cNvPr id="699" name="Google Shape;699;g3faf718f8e5_0_651"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13425578" y="6921500"/>
-            <a:ext cx="9636300" cy="3539100"/>
+            <a:off x="10067925" y="5191125"/>
+            <a:ext cx="7185600" cy="2659500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="742" name="Google Shape;742;g2baadc94af2_0_695"/>
+          <p:cNvPr id="700" name="Google Shape;700;g3faf718f8e5_0_651"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="743" name="Google Shape;743;g2baadc94af2_0_695"/>
+          <p:cNvPr descr="preencoded.png" id="701" name="Google Shape;701;g3faf718f8e5_0_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1549594" y="2235200"/>
-            <a:ext cx="10643930" cy="10147300"/>
+            <a:off x="2057400" y="981075"/>
+            <a:ext cx="6486525" cy="8477250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="44" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g2baadc94af2_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;g3faf718f8e5_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-304800" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2baadc94af2_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g3faf718f8e5_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4092794" cy="2117303"/>
+          <a:xfrm rot="10800000">
+            <a:off x="483614" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2baadc94af2_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;g3faf718f8e5_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2311689" cy="1626040"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15887700" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g3faf718f8e5_0_27"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g2baadc94af2_0_25"/>
+          <p:cNvPr id="51" name="Google Shape;51;g3faf718f8e5_0_27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12888000" cy="2535900"/>
+            <a:off x="4519613" y="709613"/>
+            <a:ext cx="9684900" cy="1922100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1257457" y="4521200"/>
-            <a:ext cx="7316100" cy="3162300"/>
+            <a:off x="942975" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="942975" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1263015" y="3639503"/>
+              <a:ext cx="579000" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1257457" y="4521200"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="942975" y="4762500"/>
+            <a:ext cx="5577900" cy="1106775"/>
+            <a:chOff x="942975" y="4762500"/>
+            <a:chExt cx="5577900" cy="1106775"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="4762500"/>
+              <a:ext cx="5577900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="5400675"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1689311" y="4857750"/>
-            <a:ext cx="762000" cy="952500"/>
+            <a:off x="942975" y="6867525"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="942975" y="6867525"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="6867525"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1215390" y="7116128"/>
+              <a:ext cx="674400" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="942975" y="8239125"/>
+            <a:ext cx="5577900" cy="1106775"/>
+            <a:chOff x="942975" y="8239125"/>
+            <a:chExt cx="5577900" cy="1106775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="8239125"/>
+              <a:ext cx="5577900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="942975" y="8877300"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6429375" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6429375" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6706553" y="3639503"/>
+              <a:ext cx="664800" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1257457" y="6350000"/>
-            <a:ext cx="7316100" cy="1333500"/>
+            <a:off x="6429375" y="4762500"/>
+            <a:ext cx="5577900" cy="1106775"/>
+            <a:chOff x="6429375" y="4762500"/>
+            <a:chExt cx="5577900" cy="1106775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="4762500"/>
+              <a:ext cx="5577900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="5400675"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1257457" y="6350000"/>
-            <a:ext cx="7519200" cy="952500"/>
+            <a:off x="6429375" y="6867525"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6429375" y="6867525"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="6867525"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6716078" y="7116128"/>
+              <a:ext cx="645900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3faf718f8e5_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6429375" y="8239125"/>
+            <a:ext cx="5577900" cy="1106775"/>
+            <a:chOff x="6429375" y="8239125"/>
+            <a:chExt cx="5577900" cy="1106775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="8239125"/>
+              <a:ext cx="5577900" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3faf718f8e5_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="8877300"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...961 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="72" name="Google Shape;72;g2baadc94af2_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="76" name="Google Shape;76;g3faf718f8e5_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13247756" y="1549400"/>
-            <a:ext cx="9094337" cy="12166600"/>
+            <a:off x="9886950" y="2133600"/>
+            <a:ext cx="7734300" cy="7658100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvPr id="81" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="78" name="Google Shape;78;g2baadc94af2_0_60"/>
+          <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;g3faf718f8e5_0_63"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="79" name="Google Shape;79;g2baadc94af2_0_60"/>
+          <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;g3faf718f8e5_0_63"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="876300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="80" name="Google Shape;80;g2baadc94af2_0_60"/>
+          <p:cNvPr descr="preencoded.png" id="84" name="Google Shape;84;g3faf718f8e5_0_63"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="10706100"/>
-            <a:ext cx="3699961" cy="2117185"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;g3faf718f8e5_0_63"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="86" name="Google Shape;86;g3faf718f8e5_0_63"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="87" name="Google Shape;87;g3faf718f8e5_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g2baadc94af2_0_60"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3faf718f8e5_0_63"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="14894700" cy="1583400"/>
+            <a:off x="2219325" y="1833563"/>
+            <a:ext cx="11182500" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3faf718f8e5_0_63"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="4479000"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="3364200"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="3364200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="90" name="Google Shape;90;g3faf718f8e5_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;g3faf718f8e5_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2baadc94af2_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;g3faf718f8e5_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2baadc94af2_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;g3faf718f8e5_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123666"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2baadc94af2_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;g3faf718f8e5_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2baadc94af2_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;g3faf718f8e5_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7175500"/>
-            <a:ext cx="24387048" cy="6540500"/>
+            <a:off x="0" y="5381625"/>
+            <a:ext cx="18288000" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3faf718f8e5_0_77"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;g3faf718f8e5_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;g3faf718f8e5_0_77"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3faf718f8e5_0_77"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1905238" y="1651000"/>
-            <a:ext cx="9869100" cy="4838700"/>
+            <a:off x="1428750" y="1238250"/>
+            <a:ext cx="7401000" cy="3286200"/>
+            <a:chOff x="1428750" y="1238250"/>
+            <a:chExt cx="7401000" cy="3286200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;g3faf718f8e5_0_77"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="1238250"/>
+              <a:ext cx="7401000" cy="3286200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3faf718f8e5_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4662488" y="1438275"/>
+              <a:ext cx="933450" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;g3faf718f8e5_0_77"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1687830" y="2571750"/>
+              <a:ext cx="6882900" cy="1830675"/>
+              <a:chOff x="1687830" y="2571750"/>
+              <a:chExt cx="6882900" cy="1830675"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="108" name="Google Shape;108;g3faf718f8e5_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1687830" y="2571750"/>
+                <a:ext cx="6882900" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="109" name="Google Shape;109;g3faf718f8e5_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1703070" y="3209925"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3faf718f8e5_0_77"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6026903" y="1955800"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="9458325" y="1200150"/>
+            <a:ext cx="7401000" cy="3324300"/>
+            <a:chOff x="9458325" y="1200150"/>
+            <a:chExt cx="7401000" cy="3324300"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...504 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;g3faf718f8e5_0_77"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="1200150"/>
+              <a:ext cx="7401000" cy="3324300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFCF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3faf718f8e5_0_77"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12863509" y="1400175"/>
+              <a:ext cx="590556" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3faf718f8e5_0_77"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9717405" y="2571750"/>
+              <a:ext cx="6882900" cy="1830675"/>
+              <a:chOff x="9717405" y="2571750"/>
+              <a:chExt cx="6882900" cy="1830675"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3faf718f8e5_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9717405" y="2571750"/>
+                <a:ext cx="6882900" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3faf718f8e5_0_77"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9732645" y="3209925"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="113" name="Google Shape;113;g2baadc94af2_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g3faf718f8e5_0_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="7353300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="114" name="Google Shape;114;g2baadc94af2_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;g3faf718f8e5_0_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19649356" y="1041400"/>
-            <a:ext cx="4092792" cy="2117303"/>
+            <a:off x="14735175" y="781050"/>
+            <a:ext cx="3069211" cy="1587977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="115" name="Google Shape;115;g2baadc94af2_0_93"/>
+          <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;g3faf718f8e5_0_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="4737100"/>
-            <a:ext cx="2311689" cy="1626040"/>
+            <a:off x="666750" y="3552825"/>
+            <a:ext cx="1733550" cy="1219529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3faf718f8e5_0_100"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;g3faf718f8e5_0_100"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;g3faf718f8e5_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g3faf718f8e5_0_100"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g3faf718f8e5_0_100"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5753100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;g3faf718f8e5_0_100"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7248525"/>
+              <a:ext cx="6096000" cy="1019100"/>
+              <a:chOff x="2200275" y="7248525"/>
+              <a:chExt cx="6096000" cy="1019100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="130" name="Google Shape;130;g3faf718f8e5_0_100"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7248525"/>
+                <a:ext cx="6096000" cy="1019100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFCF2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="131" name="Google Shape;131;g3faf718f8e5_0_100"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7477125"/>
+                <a:ext cx="3836700" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;g3faf718f8e5_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g3faf718f8e5_0_100"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2934067" y="1384300"/>
-            <a:ext cx="8129100" cy="11214000"/>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...139 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;g3faf718f8e5_0_100"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5753100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;g3faf718f8e5_0_100"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7248525"/>
+              <a:ext cx="6096000" cy="1019100"/>
+              <a:chOff x="9991725" y="7248525"/>
+              <a:chExt cx="6096000" cy="1019100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="136" name="Google Shape;136;g3faf718f8e5_0_100"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7248525"/>
+                <a:ext cx="6096000" cy="1019100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFCF2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="137" name="Google Shape;137;g3faf718f8e5_0_100"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7477125"/>
+                <a:ext cx="3389100" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3faf718f8e5_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...399 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="135" name="Google Shape;135;g2baadc94af2_0_114"/>
+          <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3faf718f8e5_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7874984" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6662738" y="4672012"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="136" name="Google Shape;136;g2baadc94af2_0_114"/>
+          <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;g3faf718f8e5_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8078210" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5910263" y="-642938"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="137" name="Google Shape;137;g2baadc94af2_0_114"/>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g3faf718f8e5_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16042105" y="596900"/>
-            <a:ext cx="6886285" cy="2705100"/>
+            <a:off x="12030075" y="447675"/>
+            <a:ext cx="5164070" cy="2028825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="138" name="Google Shape;138;g2baadc94af2_0_114"/>
+          <p:cNvPr descr="preencoded.png" id="147" name="Google Shape;147;g3faf718f8e5_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3302000"/>
-            <a:ext cx="7188233" cy="9491997"/>
+            <a:off x="-3762375" y="2476500"/>
+            <a:ext cx="9152876" cy="7118997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3faf718f8e5_0_122"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;g3faf718f8e5_0_122"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;g3faf718f8e5_0_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g2baadc94af2_0_114"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="141" name="Google Shape;141;g2baadc94af2_0_114"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;g3faf718f8e5_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914514" y="1384300"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="685800" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3faf718f8e5_0_122"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4699000"/>
-            <a:ext cx="13603500" cy="4610100"/>
+            <a:off x="4381500" y="3524250"/>
+            <a:ext cx="10321425" cy="3577575"/>
+            <a:chOff x="4381500" y="3524250"/>
+            <a:chExt cx="10321425" cy="3577575"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;g3faf718f8e5_0_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3524250"/>
+              <a:ext cx="10292700" cy="2970000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;g3faf718f8e5_0_122"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11553825" y="6562725"/>
+              <a:ext cx="3149100" cy="539100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g2baadc94af2_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;g3faf718f8e5_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8331200"/>
+            <a:off x="-295275" y="0"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g2baadc94af2_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;g3faf718f8e5_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="584273" y="876300"/>
-            <a:ext cx="3476365" cy="2565400"/>
+            <a:off x="438150" y="657225"/>
+            <a:ext cx="2606948" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g2baadc94af2_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;g3faf718f8e5_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="10706100"/>
-            <a:ext cx="3699961" cy="2117192"/>
+            <a:off x="14592300" y="8029575"/>
+            <a:ext cx="2774625" cy="1587891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g2baadc94af2_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;g3faf718f8e5_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16270734" y="5727700"/>
-            <a:ext cx="7049381" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g2baadc94af2_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;g3faf718f8e5_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3faf718f8e5_0_137"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;g3faf718f8e5_0_137"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3faf718f8e5_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="168" name="Google Shape;168;g3faf718f8e5_0_137"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347200" cy="2078475"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347200" cy="2078475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;g3faf718f8e5_0_137"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286300" cy="1019100"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286300" cy="1019100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="170" name="Google Shape;170;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286300" cy="1019100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFCF2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="171" name="Google Shape;171;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3389100" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;g3faf718f8e5_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2933700"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;g3faf718f8e5_0_137"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049400" cy="2628900"/>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347200" cy="2078475"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347200" cy="2078475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3faf718f8e5_0_137"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286300" cy="1019100"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286300" cy="1019100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="175" name="Google Shape;175;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286300" cy="1019100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFCF2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="176" name="Google Shape;176;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="3998700" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3faf718f8e5_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2933700"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3faf718f8e5_0_137"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049400" cy="1359000"/>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347200" cy="2078475"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347200" cy="2078475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...71 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3faf718f8e5_0_137"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286300" cy="1019100"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286300" cy="1019100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="180" name="Google Shape;180;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286300" cy="1019100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFCF2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="181" name="Google Shape;181;g3faf718f8e5_0_137"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3389100" cy="722100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Federant"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Federant"/>
+                    <a:ea typeface="Federant"/>
+                    <a:cs typeface="Federant"/>
+                    <a:sym typeface="Federant"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3faf718f8e5_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2933700"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...500 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF1E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="187" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="174" name="Google Shape;174;g2baadc94af2_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="188" name="Google Shape;188;g3faf718f8e5_0_164"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6362700"/>
-            <a:ext cx="24387048" cy="7353300"/>
+            <a:off x="-295275" y="4772025"/>
+            <a:ext cx="18888075" cy="6248400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="175" name="Google Shape;175;g2baadc94af2_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="189" name="Google Shape;189;g3faf718f8e5_0_164"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20005000" y="10960100"/>
-            <a:ext cx="3443656" cy="2123666"/>
+            <a:off x="15001875" y="8220075"/>
+            <a:ext cx="2582419" cy="1592747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;g2baadc94af2_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;g3faf718f8e5_0_164"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="393700"/>
-            <a:ext cx="3674790" cy="1955800"/>
+            <a:off x="371475" y="295275"/>
+            <a:ext cx="2755749" cy="1466850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g2baadc94af2_0_151"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3faf718f8e5_0_164"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4382048" y="1397000"/>
-            <a:ext cx="15987000" cy="1583400"/>
+            <a:off x="3286125" y="1047750"/>
+            <a:ext cx="12001500" cy="1200300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Federant"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Federant"/>
                 <a:ea typeface="Federant"/>
                 <a:cs typeface="Federant"/>
                 <a:sym typeface="Federant"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3faf718f8e5_0_164"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153300" cy="6153300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13150215" y="3701415"/>
+              <a:ext cx="1131600" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="7311390"/>
+              <a:ext cx="1179300" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13150215" y="5111115"/>
+              <a:ext cx="1150500" cy="722100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Federant"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Federant"/>
+                  <a:ea typeface="Federant"/>
+                  <a:cs typeface="Federant"/>
+                  <a:sym typeface="Federant"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3faf718f8e5_0_164"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;g3faf718f8e5_0_164"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8F610E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8F610E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3faf718f8e5_0_164"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="6299200"/>
-            <a:ext cx="6160200" cy="6159600"/>
+            <a:off x="2771775" y="2667000"/>
+            <a:ext cx="6433275" cy="1926075"/>
+            <a:chOff x="2771775" y="2667000"/>
+            <a:chExt cx="6433275" cy="1926075"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="203" name="Google Shape;203;g3faf718f8e5_0_164"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="2667000"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3762375"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;g3faf718f8e5_0_164"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="8178800"/>
-            <a:ext cx="4089900" cy="4089300"/>
+            <a:off x="2771775" y="5181600"/>
+            <a:ext cx="6433275" cy="1926075"/>
+            <a:chOff x="2771775" y="5181600"/>
+            <a:chExt cx="6433275" cy="1926075"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="206" name="Google Shape;206;g3faf718f8e5_0_164"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="5181600"/>
+              <a:ext cx="1019175" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="6276975"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3faf718f8e5_0_164"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17540892" y="4940300"/>
-            <a:ext cx="1498800" cy="952500"/>
+            <a:off x="2771775" y="7696200"/>
+            <a:ext cx="6433275" cy="1926075"/>
+            <a:chOff x="2771775" y="7696200"/>
+            <a:chExt cx="6433275" cy="1926075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;g3faf718f8e5_0_164"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7696200"/>
+              <a:ext cx="933451" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3faf718f8e5_0_164"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8791575"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Federant"/>
-[...937 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>