--- v0 (2026-05-09)
+++ v1 (2026-10-13)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
@@ -87,334 +88,336 @@
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
     <p:sldId id="281" r:id="rId30"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Paytone One"/>
       <p:regular r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
       <p:italic r:id="rId38"/>
       <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId40"/>
       <p:bold r:id="rId41"/>
       <p:italic r:id="rId42"/>
       <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId44"/>
       <p:bold r:id="rId45"/>
+      <p:italic r:id="rId46"/>
+      <p:boldItalic r:id="rId47"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId46"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId49"/>
+      <p:regular r:id="rId48"/>
+      <p:bold r:id="rId49"/>
+      <p:italic r:id="rId50"/>
+      <p:boldItalic r:id="rId51"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mh+AZXZ1j7wQFXQEYzCK+JH3caluA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId52" roundtripDataSignature="AMtx7mgbzYuDZmeTAthdXL6C+ldA1VltVQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PaytoneOne-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PaytoneOne-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId52" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1339,243 +1342,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1668,139 +1671,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2b6708be095_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3fb2e86eadf_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2b6708be095_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3fb2e86eadf_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2b6708be095_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3fb2e86eadf_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1811,153 +1814,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="210" name="Shape 210"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g2b6708be095_0_190:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3fb2e86eadf_0_194:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2b6708be095_0_190:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3fb2e86eadf_0_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2b6708be095_0_190:notes"/>
+          <p:cNvPr id="217" name="Google Shape;217;g3fb2e86eadf_0_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1968,153 +1971,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="237" name="Shape 237"/>
+        <p:cNvPr id="242" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g2b6708be095_0_216:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3fb2e86eadf_0_221:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;g2b6708be095_0_216:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3fb2e86eadf_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g2b6708be095_0_216:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;g3fb2e86eadf_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2125,153 +2128,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="289" name="Shape 289"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2b6708be095_0_267:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g3fb2e86eadf_0_255:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g2b6708be095_0_267:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;g3fb2e86eadf_0_255:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g2b6708be095_0_267:notes"/>
+          <p:cNvPr id="280" name="Google Shape;280;g3fb2e86eadf_0_255:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2282,153 +2285,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="303" name="Shape 303"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g2b6708be095_0_298:notes"/>
+          <p:cNvPr id="304" name="Google Shape;304;g3fb2e86eadf_0_280:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g2b6708be095_0_298:notes"/>
+          <p:cNvPr id="305" name="Google Shape;305;g3fb2e86eadf_0_280:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2b6708be095_0_298:notes"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3fb2e86eadf_0_280:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2439,153 +2442,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvPr id="321" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g2b6708be095_0_313:notes"/>
+          <p:cNvPr id="322" name="Google Shape;322;g3fb2e86eadf_0_297:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2b6708be095_0_313:notes"/>
+          <p:cNvPr id="323" name="Google Shape;323;g3fb2e86eadf_0_297:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g2b6708be095_0_313:notes"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3fb2e86eadf_0_297:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2596,153 +2599,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="367" name="Shape 367"/>
+        <p:cNvPr id="340" name="Shape 340"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g2b6708be095_0_342:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;g3fb2e86eadf_0_315:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g2b6708be095_0_342:notes"/>
+          <p:cNvPr id="342" name="Google Shape;342;g3fb2e86eadf_0_315:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g2b6708be095_0_342:notes"/>
+          <p:cNvPr id="343" name="Google Shape;343;g3fb2e86eadf_0_315:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2753,153 +2756,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="436" name="Shape 436"/>
+        <p:cNvPr id="407" name="Shape 407"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g2b6708be095_0_410:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3fb2e86eadf_0_381:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g2b6708be095_0_410:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;g3fb2e86eadf_0_381:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;g2b6708be095_0_410:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;g3fb2e86eadf_0_381:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2910,153 +2913,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="425" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g2b6708be095_0_427:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;g3fb2e86eadf_0_398:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g2b6708be095_0_427:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;g3fb2e86eadf_0_398:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2b6708be095_0_427:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;g3fb2e86eadf_0_398:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3067,153 +3070,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="472" name="Shape 472"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2b6708be095_0_444:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3fb2e86eadf_0_415:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;g2b6708be095_0_444:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;g3fb2e86eadf_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2b6708be095_0_444:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;g3fb2e86eadf_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3224,153 +3227,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="491" name="Shape 491"/>
+        <p:cNvPr id="463" name="Shape 463"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="492" name="Google Shape;492;g2b6708be095_0_462:notes"/>
+          <p:cNvPr id="464" name="Google Shape;464;g3fb2e86eadf_0_434:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;g2b6708be095_0_462:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;g3fb2e86eadf_0_434:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2b6708be095_0_462:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;g3fb2e86eadf_0_434:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3381,153 +3384,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2b6708be095_0_13:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3fb2e86eadf_0_14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2b6708be095_0_13:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3fb2e86eadf_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2b6708be095_0_13:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;g3fb2e86eadf_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3538,153 +3541,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="500" name="Shape 500"/>
+        <p:cNvPr id="473" name="Shape 473"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;g2b6708be095_0_470:notes"/>
+          <p:cNvPr id="474" name="Google Shape;474;g3fb2e86eadf_0_443:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="502" name="Google Shape;502;g2b6708be095_0_470:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3fb2e86eadf_0_443:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2b6708be095_0_470:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;g3fb2e86eadf_0_443:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3695,153 +3698,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="536" name="Shape 536"/>
+        <p:cNvPr id="502" name="Shape 502"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g2b6708be095_0_505:notes"/>
+          <p:cNvPr id="503" name="Google Shape;503;g3fb2e86eadf_0_471:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="538" name="Google Shape;538;g2b6708be095_0_505:notes"/>
+          <p:cNvPr id="504" name="Google Shape;504;g3fb2e86eadf_0_471:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="539" name="Google Shape;539;g2b6708be095_0_505:notes"/>
+          <p:cNvPr id="505" name="Google Shape;505;g3fb2e86eadf_0_471:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3852,153 +3855,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="560" name="Shape 560"/>
+        <p:cNvPr id="524" name="Shape 524"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="561" name="Google Shape;561;g2b6708be095_0_528:notes"/>
+          <p:cNvPr id="525" name="Google Shape;525;g3fb2e86eadf_0_492:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="562" name="Google Shape;562;g2b6708be095_0_528:notes"/>
+          <p:cNvPr id="526" name="Google Shape;526;g3fb2e86eadf_0_492:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="563" name="Google Shape;563;g2b6708be095_0_528:notes"/>
+          <p:cNvPr id="527" name="Google Shape;527;g3fb2e86eadf_0_492:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4009,153 +4012,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="608" name="Shape 608"/>
+        <p:cNvPr id="564" name="Shape 564"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="609" name="Google Shape;609;g2b6708be095_0_575:notes"/>
+          <p:cNvPr id="565" name="Google Shape;565;g3fb2e86eadf_0_531:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="610" name="Google Shape;610;g2b6708be095_0_575:notes"/>
+          <p:cNvPr id="566" name="Google Shape;566;g3fb2e86eadf_0_531:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="611" name="Google Shape;611;g2b6708be095_0_575:notes"/>
+          <p:cNvPr id="567" name="Google Shape;567;g3fb2e86eadf_0_531:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4166,153 +4169,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="638" name="Shape 638"/>
+        <p:cNvPr id="592" name="Shape 592"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="639" name="Google Shape;639;g2b6708be095_0_604:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;g3fb2e86eadf_0_558:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g2b6708be095_0_604:notes"/>
+          <p:cNvPr id="594" name="Google Shape;594;g3fb2e86eadf_0_558:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="641" name="Google Shape;641;g2b6708be095_0_604:notes"/>
+          <p:cNvPr id="595" name="Google Shape;595;g3fb2e86eadf_0_558:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4323,153 +4326,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="669" name="Shape 669"/>
+        <p:cNvPr id="623" name="Shape 623"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g2b6708be095_0_634:notes"/>
+          <p:cNvPr id="624" name="Google Shape;624;g3fb2e86eadf_0_588:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="671" name="Google Shape;671;g2b6708be095_0_634:notes"/>
+          <p:cNvPr id="625" name="Google Shape;625;g3fb2e86eadf_0_588:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="672" name="Google Shape;672;g2b6708be095_0_634:notes"/>
+          <p:cNvPr id="626" name="Google Shape;626;g3fb2e86eadf_0_588:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4480,153 +4483,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="740" name="Shape 740"/>
+        <p:cNvPr id="686" name="Shape 686"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="741" name="Google Shape;741;g2b6708be095_0_704:notes"/>
+          <p:cNvPr id="687" name="Google Shape;687;g3fb2e86eadf_0_650:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="742" name="Google Shape;742;g2b6708be095_0_704:notes"/>
+          <p:cNvPr id="688" name="Google Shape;688;g3fb2e86eadf_0_650:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="743" name="Google Shape;743;g2b6708be095_0_704:notes"/>
+          <p:cNvPr id="689" name="Google Shape;689;g3fb2e86eadf_0_650:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4637,153 +4640,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2b6708be095_0_25:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3fb2e86eadf_0_28:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2b6708be095_0_25:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3fb2e86eadf_0_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2b6708be095_0_25:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3fb2e86eadf_0_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4794,153 +4797,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2b6708be095_0_72:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3fb2e86eadf_0_76:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2b6708be095_0_72:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;g3fb2e86eadf_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2b6708be095_0_72:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;g3fb2e86eadf_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4951,153 +4954,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g2b6708be095_0_85:notes"/>
+          <p:cNvPr id="107" name="Google Shape;107;g3fb2e86eadf_0_91:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g2b6708be095_0_85:notes"/>
+          <p:cNvPr id="108" name="Google Shape;108;g3fb2e86eadf_0_91:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2b6708be095_0_85:notes"/>
+          <p:cNvPr id="109" name="Google Shape;109;g3fb2e86eadf_0_91:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5108,153 +5111,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvPr id="129" name="Shape 129"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g2b6708be095_0_106:notes"/>
+          <p:cNvPr id="130" name="Google Shape;130;g3fb2e86eadf_0_113:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g2b6708be095_0_106:notes"/>
+          <p:cNvPr id="131" name="Google Shape;131;g3fb2e86eadf_0_113:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;g2b6708be095_0_106:notes"/>
+          <p:cNvPr id="132" name="Google Shape;132;g3fb2e86eadf_0_113:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5265,153 +5268,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g2b6708be095_0_129:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;g3fb2e86eadf_0_133:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g2b6708be095_0_129:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;g3fb2e86eadf_0_133:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g2b6708be095_0_129:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;g3fb2e86eadf_0_133:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5422,153 +5425,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="166" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g2b6708be095_0_143:notes"/>
+          <p:cNvPr id="167" name="Google Shape;167;g3fb2e86eadf_0_148:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g2b6708be095_0_143:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3fb2e86eadf_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g2b6708be095_0_143:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;g3fb2e86eadf_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5579,153 +5582,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="179" name="Shape 179"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g2b6708be095_0_160:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;g3fb2e86eadf_0_166:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g2b6708be095_0_160:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;g3fb2e86eadf_0_166:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g2b6708be095_0_160:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3fb2e86eadf_0_166:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5822,28897 +5825,24897 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2b6708be095_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3fb2e86eadf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2b6708be095_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3fb2e86eadf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2b6708be095_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g3fb2e86eadf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g2b6708be095_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3fb2e86eadf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168236"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729050"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2b6708be095_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;g3fb2e86eadf_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1206651" y="2781300"/>
-            <a:ext cx="12422100" cy="5270400"/>
+            <a:off x="904875" y="2085975"/>
+            <a:ext cx="9353400" cy="3990900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="85273D"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="85273D"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Kidney</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2b6708be095_0_0"/>
+          <p:cNvPr id="21" name="Google Shape;21;g3fb2e86eadf_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="7035800"/>
-            <a:ext cx="11931000" cy="2709300"/>
+            <a:off x="952500" y="5276850"/>
+            <a:ext cx="8865900" cy="2042100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;g3fb2e86eadf_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;g3fb2e86eadf_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Google Shape;24;g3fb2e86eadf_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;g2b6708be095_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="24" name="Google Shape;24;g2b6708be095_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;g3fb2e86eadf_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="2489200"/>
-            <a:ext cx="9704013" cy="10121900"/>
+            <a:off x="8467725" y="476250"/>
+            <a:ext cx="9058275" cy="8810625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="218" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="215" name="Google Shape;215;g2b6708be095_0_190"/>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g3fb2e86eadf_0_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="2603500"/>
-            <a:ext cx="3175397" cy="8496300"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g2b6708be095_0_190"/>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g3fb2e86eadf_0_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3478012" cy="7584145"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="217" name="Google Shape;217;g2b6708be095_0_190"/>
+          <p:cNvPr descr="preencoded.png" id="221" name="Google Shape;221;g3fb2e86eadf_0_194"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9183248" y="0"/>
-            <a:ext cx="6022810" cy="4419600"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3fb2e86eadf_0_194"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="223" name="Google Shape;223;g3fb2e86eadf_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g2b6708be095_0_190"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3fb2e86eadf_0_194"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6727500" cy="1761000"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="5057700" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;g3fb2e86eadf_0_194"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-[...140 lines deleted...]
-              <a:buClr>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="7448700"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="7448700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="7448700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="A4334F"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;g3fb2e86eadf_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3376612" y="2181225"/>
+              <a:ext cx="742950" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="7448700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A4334F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g3fb2e86eadf_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8829675" y="2181225"/>
+              <a:ext cx="638175" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="7448700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A4334F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;g3fb2e86eadf_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14082713" y="2181225"/>
+              <a:ext cx="933450" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3044190" y="3276600"/>
+              <a:ext cx="1407900" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4143375"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2391728" y="8334375"/>
+              <a:ext cx="2712600" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8540115" y="3276600"/>
+              <a:ext cx="1217400" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4143375"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7768590" y="8334375"/>
+              <a:ext cx="2760300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13202603" y="3276600"/>
+              <a:ext cx="2693700" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4143375"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3fb2e86eadf_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13031153" y="8334375"/>
+              <a:ext cx="3036600" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="242" name="Google Shape;242;g2b6708be095_0_216"/>
+          <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3fb2e86eadf_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="243" name="Google Shape;243;g2b6708be095_0_216"/>
+          <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3fb2e86eadf_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="244" name="Google Shape;244;g2b6708be095_0_216"/>
+          <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g3fb2e86eadf_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="245" name="Google Shape;245;g2b6708be095_0_216"/>
+          <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;g3fb2e86eadf_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3fb2e86eadf_0_221"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;g3fb2e86eadf_0_221"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...294 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:off x="2495550" y="809626"/>
+            <a:ext cx="13356075" cy="8755499"/>
+            <a:chOff x="2495550" y="809626"/>
+            <a:chExt cx="13356075" cy="8755499"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3fb2e86eadf_0_221"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396197">
+              <a:off x="4686371" y="5148226"/>
+              <a:ext cx="8677205" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3fb2e86eadf_0_221"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2529">
+              <a:off x="2495548" y="5138776"/>
+              <a:ext cx="13049104" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="261" name="Google Shape;261;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="264" name="Google Shape;264;g3fb2e86eadf_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1150500" cy="2131800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1636500" cy="2131800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1407900" cy="2131800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1131600" cy="2131800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2628900"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3257550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7915275"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8543925"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...397 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2628900"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3257550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7915275"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3fb2e86eadf_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8543925"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...764 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="293" name="Shape 293"/>
+        <p:cNvPr id="281" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="294" name="Google Shape;294;g2b6708be095_0_267"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;g3fb2e86eadf_0_255"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="295" name="Google Shape;295;g2b6708be095_0_267"/>
+          <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;g3fb2e86eadf_0_255"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="296" name="Google Shape;296;g2b6708be095_0_267"/>
+          <p:cNvPr descr="preencoded.png" id="284" name="Google Shape;284;g3fb2e86eadf_0_255"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="297" name="Google Shape;297;g2b6708be095_0_267"/>
+          <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;g3fb2e86eadf_0_255"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168230"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729054"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3fb2e86eadf_0_255"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="287" name="Google Shape;287;g3fb2e86eadf_0_255"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;g2b6708be095_0_267"/>
+          <p:cNvPr id="289" name="Google Shape;289;g3fb2e86eadf_0_255"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1761000"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915200" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g2b6708be095_0_267"/>
+          <p:cNvPr id="290" name="Google Shape;290;g3fb2e86eadf_0_255"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...123 lines deleted...]
-            <a:ext cx="2256600" cy="1761000"/>
+            <a:off x="933450" y="3971925"/>
+            <a:ext cx="1704900" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;g3fb2e86eadf_0_255"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2524125" y="3771900"/>
+            <a:ext cx="4907400" cy="1573650"/>
+            <a:chOff x="2524125" y="3771900"/>
+            <a:chExt cx="4907400" cy="1573650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2524125" y="3771900"/>
+              <a:ext cx="4907400" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2524125" y="4324350"/>
+              <a:ext cx="4899600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g2b6708be095_0_267"/>
+          <p:cNvPr id="294" name="Google Shape;294;g3fb2e86eadf_0_255"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3365921" y="5029200"/>
-[...249 lines deleted...]
-            <a:ext cx="2586900" cy="1761000"/>
+            <a:off x="933450" y="5905500"/>
+            <a:ext cx="1952700" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3fb2e86eadf_0_255"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="5695950"/>
+            <a:ext cx="4659600" cy="1592700"/>
+            <a:chOff x="2771775" y="5695950"/>
+            <a:chExt cx="4659600" cy="1592700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="5695950"/>
+              <a:ext cx="4659600" cy="1072500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="6724650"/>
+              <a:ext cx="4652100" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g2b6708be095_0_267"/>
+          <p:cNvPr id="298" name="Google Shape;298;g3fb2e86eadf_0_255"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="7594600"/>
-[...249 lines deleted...]
-            <a:ext cx="2574300" cy="1761000"/>
+            <a:off x="933450" y="7839075"/>
+            <a:ext cx="1943100" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3fb2e86eadf_0_255"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3683460" y="10185400"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2762250" y="7639050"/>
+            <a:ext cx="4669200" cy="1573650"/>
+            <a:chOff x="2762250" y="7639050"/>
+            <a:chExt cx="4669200" cy="1573650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2762250" y="7639050"/>
+              <a:ext cx="4669200" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g3fb2e86eadf_0_255"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2762250" y="8191500"/>
+              <a:ext cx="4661400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="320" name="Google Shape;320;g2b6708be095_0_267"/>
+          <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;g3fb2e86eadf_0_255"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10694737" y="876300"/>
-            <a:ext cx="12676184" cy="11963400"/>
+            <a:off x="7343775" y="609600"/>
+            <a:ext cx="9839325" cy="8953500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F5E9D9"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="308" name="Google Shape;308;g3fb2e86eadf_0_280"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3705225" y="6743700"/>
+            <a:ext cx="10868025" cy="3543300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="309" name="Google Shape;309;g3fb2e86eadf_0_280"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1266825" y="-1266825"/>
+            <a:ext cx="4267521" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;g3fb2e86eadf_0_280"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="2700000">
+            <a:off x="9930062" y="-1898142"/>
+            <a:ext cx="4842395" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;g3fb2e86eadf_0_280"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15030450" y="3028950"/>
+            <a:ext cx="4692039" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g3fb2e86eadf_0_280"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3fb2e86eadf_0_280"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="314" name="Google Shape;314;g3fb2e86eadf_0_280"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;g3fb2e86eadf_0_280"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6377940" y="2552700"/>
+            <a:ext cx="11942400" cy="5583675"/>
+            <a:chOff x="6377940" y="2552700"/>
+            <a:chExt cx="11942400" cy="5583675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;g3fb2e86eadf_0_280"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6377940" y="2552700"/>
+              <a:ext cx="11942400" cy="4470975"/>
+              <a:chOff x="6377940" y="2552700"/>
+              <a:chExt cx="11942400" cy="4470975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="317" name="Google Shape;317;g3fb2e86eadf_0_280"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7858125" y="2552700"/>
+                <a:ext cx="8982000" cy="3990900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="318" name="Google Shape;318;g3fb2e86eadf_0_280"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6377940" y="5895975"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;g3fb2e86eadf_0_280"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8842058" y="7115175"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3fb2e86eadf_0_280"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="361950" y="1409700"/>
+            <a:ext cx="7410450" cy="7467600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="326" name="Google Shape;326;g2b6708be095_0_298"/>
+          <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g3fb2e86eadf_0_297"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4940918" y="8991600"/>
-            <a:ext cx="14492511" cy="4724400"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="327" name="Google Shape;327;g2b6708be095_0_298"/>
+          <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g3fb2e86eadf_0_297"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4001428" cy="3949700"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="328" name="Google Shape;328;g2b6708be095_0_298"/>
+          <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;g3fb2e86eadf_0_297"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12998757" y="0"/>
-            <a:ext cx="7216281" cy="2312392"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3fb2e86eadf_0_297"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="20043105" y="4038600"/>
-[...10 lines deleted...]
-      </p:pic>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g3fb2e86eadf_0_297"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;g3fb2e86eadf_0_297"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g2b6708be095_0_298"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="11926800" cy="5270400"/>
+            <a:off x="2757488" y="2447925"/>
+            <a:ext cx="5903700" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
-              <a:t>234,567</a:t>
+              <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g2b6708be095_0_298"/>
+          <p:cNvPr id="333" name="Google Shape;333;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4170355" y="7861300"/>
-            <a:ext cx="16033500" cy="1490100"/>
+            <a:off x="2512695" y="4152900"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
-              <a:buFont typeface="Poppins SemiBold"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins SemiBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins SemiBold"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>UNICORN SIGHTINGS</a:t>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g2b6708be095_0_298"/>
+          <p:cNvPr id="334" name="Google Shape;334;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7483352" y="9486900"/>
-            <a:ext cx="9407700" cy="1354800"/>
+            <a:off x="2486025" y="5238750"/>
+            <a:ext cx="6446400" cy="2131800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Paytone One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Paytone One"/>
+                <a:ea typeface="Paytone One"/>
+                <a:cs typeface="Paytone One"/>
+                <a:sym typeface="Paytone One"/>
+              </a:rPr>
+              <a:t>456 Hours</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;g3fb2e86eadf_0_297"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2512695" y="6943725"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...111 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g2b6708be095_0_313"/>
+          <p:cNvPr id="336" name="Google Shape;336;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7845300" cy="2815200"/>
+            <a:off x="11868150" y="2447925"/>
+            <a:ext cx="2922300" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
-              <a:t>233 Coins</a:t>
+              <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g2b6708be095_0_313"/>
+          <p:cNvPr id="337" name="Google Shape;337;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5537200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="4152900"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Treasure Found</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g2b6708be095_0_313"/>
+          <p:cNvPr id="338" name="Google Shape;338;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="8569200" cy="2815200"/>
+            <a:off x="10920413" y="5238750"/>
+            <a:ext cx="4817700" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
-              <a:t>456 Hours</a:t>
+              <a:t>765 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2b6708be095_0_313"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3fb2e86eadf_0_297"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="9258300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="6943725"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...497 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="344" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="372" name="Google Shape;372;g2b6708be095_0_342"/>
+          <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;g3fb2e86eadf_0_315"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="373" name="Google Shape;373;g2b6708be095_0_342"/>
+          <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;g3fb2e86eadf_0_315"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="374" name="Google Shape;374;g2b6708be095_0_342"/>
+          <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;g3fb2e86eadf_0_315"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="375" name="Google Shape;375;g2b6708be095_0_342"/>
+          <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;g3fb2e86eadf_0_315"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3fb2e86eadf_0_315"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g2b6708be095_0_342"/>
+          <p:cNvPr id="352" name="Google Shape;352;g3fb2e86eadf_0_315"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1761000"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;g3fb2e86eadf_0_315"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3fb2e86eadf_0_315"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g3fb2e86eadf_0_315"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId18">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12196763" y="4686300"/>
+              <a:ext cx="1560300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5324475"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3fb2e86eadf_0_315"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1735575"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8601075"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g3fb2e86eadf_0_315"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1735575"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3fb2e86eadf_0_315"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8601075"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="440" name="Shape 440"/>
+        <p:cNvPr id="411" name="Shape 411"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="441" name="Google Shape;441;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="442" name="Google Shape;442;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="443" name="Google Shape;443;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="444" name="Google Shape;444;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168255"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729045"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;g3fb2e86eadf_0_381"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g3fb2e86eadf_0_381"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3fb2e86eadf_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3fb2e86eadf_0_381"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1811775"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1811775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3fb2e86eadf_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3fb2e86eadf_0_381"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5105400"/>
+              <a:ext cx="6614100" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="446" name="Google Shape;446;g2b6708be095_0_410"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="451" name="Google Shape;451;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="452" name="Google Shape;452;g2b6708be095_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;g3fb2e86eadf_0_381"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;g2b6708be095_0_410"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3fb2e86eadf_0_381"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7011276" y="1219200"/>
-            <a:ext cx="10690500" cy="1761000"/>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915200" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="459" name="Google Shape;459;g2b6708be095_0_427"/>
+          <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;g3fb2e86eadf_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="2603500"/>
-            <a:ext cx="3175397" cy="8496300"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="460" name="Google Shape;460;g2b6708be095_0_427"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3fb2e86eadf_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3478012" cy="7584157"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;g2b6708be095_0_427"/>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;g3fb2e86eadf_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9183248" y="0"/>
-            <a:ext cx="6022810" cy="4419600"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3fb2e86eadf_0_398"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3fb2e86eadf_0_398"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3fb2e86eadf_0_398"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3fb2e86eadf_0_398"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644700" cy="2268975"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644700" cy="2268975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g3fb2e86eadf_0_398"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644700" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3fb2e86eadf_0_398"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3905250"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g2b6708be095_0_427"/>
+          <p:cNvPr id="439" name="Google Shape;439;g3fb2e86eadf_0_398"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1054200"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...2 lines deleted...]
-                <a:sym typeface="Paytone One"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g2b6708be095_0_427"/>
+          <p:cNvPr id="440" name="Google Shape;440;g3fb2e86eadf_0_398"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5207000"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1761000"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="470" name="Google Shape;470;g2b6708be095_0_427"/>
+          <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;g3fb2e86eadf_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="471" name="Google Shape;471;g2b6708be095_0_427"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;g3fb2e86eadf_0_398"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="447" name="Shape 447"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="477" name="Google Shape;477;g2b6708be095_0_444"/>
+          <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;g3fb2e86eadf_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="478" name="Google Shape;478;g2b6708be095_0_444"/>
+          <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g3fb2e86eadf_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2b6708be095_0_444"/>
+          <p:cNvPr descr="preencoded.png" id="450" name="Google Shape;450;g3fb2e86eadf_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g2b6708be095_0_444"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;g3fb2e86eadf_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;g3fb2e86eadf_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;g3fb2e86eadf_0_415"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3fb2e86eadf_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;g3fb2e86eadf_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377600" cy="2268975"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377600" cy="2268975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;g3fb2e86eadf_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377600" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;g3fb2e86eadf_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7019925"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g2b6708be095_0_444"/>
+          <p:cNvPr id="458" name="Google Shape;458;g3fb2e86eadf_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="6028200"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153100" cy="4533900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g2b6708be095_0_444"/>
+          <p:cNvPr id="459" name="Google Shape;459;g3fb2e86eadf_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="4419600"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3fb2e86eadf_0_415"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3fb2e86eadf_0_415"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="462" name="Google Shape;462;g3fb2e86eadf_0_415"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="495" name="Shape 495"/>
+        <p:cNvPr id="467" name="Shape 467"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="496" name="Google Shape;496;g2b6708be095_0_462"/>
+          <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;g3fb2e86eadf_0_434"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g3fb2e86eadf_0_434"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g3fb2e86eadf_0_434"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g3fb2e86eadf_0_434"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2b6708be095_0_462"/>
+          <p:cNvPr id="472" name="Google Shape;472;g3fb2e86eadf_0_434"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3183600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2400300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2b6708be095_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3fb2e86eadf_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4940918" y="8991600"/>
-            <a:ext cx="14492511" cy="4724400"/>
+            <a:off x="3705225" y="6743700"/>
+            <a:ext cx="10868025" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2b6708be095_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3fb2e86eadf_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4001428" cy="3949700"/>
+            <a:off x="-1266825" y="-1266825"/>
+            <a:ext cx="4267521" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2b6708be095_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3fb2e86eadf_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7216281" cy="2312388"/>
+          <a:xfrm rot="2700000">
+            <a:off x="9930062" y="-1898142"/>
+            <a:ext cx="4842395" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="33" name="Google Shape;33;g2b6708be095_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g3fb2e86eadf_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20043105" y="4038600"/>
-            <a:ext cx="4343943" cy="5638800"/>
+            <a:off x="15030450" y="3028950"/>
+            <a:ext cx="4692039" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3fb2e86eadf_0_14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3fb2e86eadf_0_14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;g3fb2e86eadf_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2b6708be095_0_13"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3fb2e86eadf_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7947000" cy="2815200"/>
+            <a:off x="10702290" y="2162175"/>
+            <a:ext cx="5979900" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2b6708be095_0_13"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3fb2e86eadf_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2574000"/>
+            <a:off x="10713720" y="4010025"/>
+            <a:ext cx="5899800" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3fb2e86eadf_0_14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581025" y="919162"/>
+            <a:ext cx="9210675" cy="8439150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="504" name="Shape 504"/>
+        <p:cNvPr id="477" name="Shape 477"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="505" name="Google Shape;505;g2b6708be095_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;g3fb2e86eadf_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="506" name="Google Shape;506;g2b6708be095_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="479" name="Google Shape;479;g3fb2e86eadf_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="507" name="Google Shape;507;g2b6708be095_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;g3fb2e86eadf_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="508" name="Google Shape;508;g2b6708be095_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;g3fb2e86eadf_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168255"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729045"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g3fb2e86eadf_0_443"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;g3fb2e86eadf_0_443"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;g2b6708be095_0_470"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g2b6708be095_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g3fb2e86eadf_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2b6708be095_0_470"/>
+          <p:cNvPr id="486" name="Google Shape;486;g3fb2e86eadf_0_443"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-[...82 lines deleted...]
-            <a:ext cx="1278600" cy="2815200"/>
+            <a:off x="6505575" y="2443163"/>
+            <a:ext cx="979200" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;g3fb2e86eadf_0_443"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7210425" y="1933575"/>
+            <a:ext cx="4339500" cy="2830950"/>
+            <a:chOff x="7210425" y="1933575"/>
+            <a:chExt cx="4339500" cy="2830950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7210425" y="1933575"/>
+              <a:ext cx="4339500" cy="1436400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7210425" y="3286125"/>
+              <a:ext cx="4309200" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;g2b6708be095_0_470"/>
+          <p:cNvPr id="490" name="Google Shape;490;g3fb2e86eadf_0_443"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9615102" y="2578100"/>
-[...249 lines deleted...]
-            <a:ext cx="1392900" cy="2815200"/>
+            <a:off x="6505575" y="5986463"/>
+            <a:ext cx="1065000" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;g3fb2e86eadf_0_443"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7296150" y="5248275"/>
+            <a:ext cx="4254000" cy="3288150"/>
+            <a:chOff x="7296150" y="5248275"/>
+            <a:chExt cx="4254000" cy="3288150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7296150" y="5248275"/>
+              <a:ext cx="4254000" cy="1436400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7296150" y="6600825"/>
+              <a:ext cx="4223400" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g2b6708be095_0_470"/>
+          <p:cNvPr id="494" name="Google Shape;494;g3fb2e86eadf_0_443"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9729416" y="6997700"/>
-[...249 lines deleted...]
-            <a:ext cx="1583400" cy="2815200"/>
+            <a:off x="12134850" y="5986463"/>
+            <a:ext cx="1207800" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;g3fb2e86eadf_0_443"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13068300" y="5248275"/>
+            <a:ext cx="4110900" cy="3288150"/>
+            <a:chOff x="13068300" y="5248275"/>
+            <a:chExt cx="4110900" cy="3288150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13068300" y="5248275"/>
+              <a:ext cx="4110900" cy="1436400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13068300" y="6600825"/>
+              <a:ext cx="4080600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2b6708be095_0_470"/>
+          <p:cNvPr id="498" name="Google Shape;498;g3fb2e86eadf_0_443"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17426578" y="6997700"/>
-[...249 lines deleted...]
-            <a:ext cx="1392900" cy="2815200"/>
+            <a:off x="12134850" y="2443163"/>
+            <a:ext cx="1065000" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="499" name="Google Shape;499;g3fb2e86eadf_0_443"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17236054" y="2578100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="12925425" y="1933575"/>
+            <a:ext cx="4254000" cy="2830950"/>
+            <a:chOff x="12925425" y="1933575"/>
+            <a:chExt cx="4254000" cy="2830950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12925425" y="1933575"/>
+              <a:ext cx="4254000" cy="1436400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3fb2e86eadf_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12925425" y="3286125"/>
+              <a:ext cx="4223400" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="540" name="Shape 540"/>
+        <p:cNvPr id="506" name="Shape 506"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;g2b6708be095_0_505"/>
+          <p:cNvPr descr="preencoded.png" id="507" name="Google Shape;507;g3fb2e86eadf_0_471"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="2603500"/>
-            <a:ext cx="3175397" cy="8496300"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="542" name="Google Shape;542;g2b6708be095_0_505"/>
+          <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;g3fb2e86eadf_0_471"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3478012" cy="7584157"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="543" name="Google Shape;543;g2b6708be095_0_505"/>
+          <p:cNvPr descr="preencoded.png" id="509" name="Google Shape;509;g3fb2e86eadf_0_471"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9183248" y="0"/>
-            <a:ext cx="6022810" cy="4419600"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="510" name="Google Shape;510;g3fb2e86eadf_0_471"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;g3fb2e86eadf_0_471"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="545" name="Google Shape;545;g2b6708be095_0_505"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="546" name="Google Shape;546;g2b6708be095_0_505"/>
+          <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;g3fb2e86eadf_0_471"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="547" name="Google Shape;547;g2b6708be095_0_505"/>
+          <p:cNvPr id="514" name="Google Shape;514;g3fb2e86eadf_0_471"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348700" cy="1761000"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658400" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;g3fb2e86eadf_0_471"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1898650"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="11791950" y="1423988"/>
+            <a:ext cx="5292000" cy="1735575"/>
+            <a:chOff x="11791950" y="1423988"/>
+            <a:chExt cx="5292000" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1423988"/>
+              <a:ext cx="5292000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2138363"/>
+              <a:ext cx="5261700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;g3fb2e86eadf_0_471"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1898650"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="11791950" y="3900488"/>
+            <a:ext cx="5292000" cy="1735575"/>
+            <a:chOff x="11791950" y="3900488"/>
+            <a:chExt cx="5292000" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3900488"/>
+              <a:ext cx="5292000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4614863"/>
+              <a:ext cx="5261700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;g3fb2e86eadf_0_471"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1898650"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="11791950" y="6167438"/>
+            <a:ext cx="5292000" cy="1735575"/>
+            <a:chOff x="11791950" y="6167438"/>
+            <a:chExt cx="5292000" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6167438"/>
+              <a:ext cx="5292000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3fb2e86eadf_0_471"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6881813"/>
+              <a:ext cx="5261700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="564" name="Shape 564"/>
+        <p:cNvPr id="528" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="565" name="Google Shape;565;g2b6708be095_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;g3fb2e86eadf_0_492"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="566" name="Google Shape;566;g2b6708be095_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;g3fb2e86eadf_0_492"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="567" name="Google Shape;567;g2b6708be095_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;g3fb2e86eadf_0_492"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="568" name="Google Shape;568;g2b6708be095_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;g3fb2e86eadf_0_492"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3fb2e86eadf_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;g2b6708be095_0_528"/>
+          <p:cNvPr id="536" name="Google Shape;536;g3fb2e86eadf_0_492"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1761000"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2276475" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2276475" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A4334F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2291715" y="5611178"/>
+              <a:ext cx="1188600" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="540" name="Google Shape;540;g3fb2e86eadf_0_492"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...89 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="A4334F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="541" name="Google Shape;541;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6391275" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6391275" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A4334F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6401753" y="5611178"/>
+              <a:ext cx="1198200" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="544" name="Google Shape;544;g3fb2e86eadf_0_492"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3061083" y="7486650"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="A4334F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10492740" y="5400675"/>
+            <a:ext cx="1245900" cy="1219200"/>
+            <a:chOff x="10492740" y="5400675"/>
+            <a:chExt cx="1245900" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="A4334F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10492740" y="5611178"/>
+              <a:ext cx="1245900" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="548" name="Google Shape;548;g3fb2e86eadf_0_492"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8541818" y="7486650"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="A4334F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13997149" y="7486650"/>
-[...23 lines deleted...]
-              <a:buClr>
+            <a:off x="14620875" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="14620875" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="A4334F"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14631353" y="5611178"/>
+              <a:ext cx="1198200" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="8013700"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="649605" y="3376612"/>
+            <a:ext cx="4663500" cy="1735575"/>
+            <a:chOff x="649605" y="3376612"/>
+            <a:chExt cx="4663500" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3376612"/>
+              <a:ext cx="4663500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4090987"/>
+              <a:ext cx="4632900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="7975600"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="8898255" y="3376612"/>
+            <a:ext cx="4663500" cy="1735575"/>
+            <a:chOff x="8898255" y="3376612"/>
+            <a:chExt cx="4663500" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3376612"/>
+              <a:ext cx="4663500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4090987"/>
+              <a:ext cx="4632900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="12974955" y="7138987"/>
+            <a:ext cx="4663500" cy="1735575"/>
+            <a:chOff x="12974955" y="7138987"/>
+            <a:chExt cx="4663500" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7138987"/>
+              <a:ext cx="4663500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7853362"/>
+              <a:ext cx="4632900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g3fb2e86eadf_0_492"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-[...80 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4821555" y="7138987"/>
+            <a:ext cx="4663500" cy="1735575"/>
+            <a:chOff x="4821555" y="7138987"/>
+            <a:chExt cx="4663500" cy="1735575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7138987"/>
+              <a:ext cx="4663500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="A4334F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g3fb2e86eadf_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7853362"/>
+              <a:ext cx="4632900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="612" name="Shape 612"/>
+        <p:cNvPr id="568" name="Shape 568"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="613" name="Google Shape;613;g2b6708be095_0_575"/>
+          <p:cNvPr descr="preencoded.png" id="569" name="Google Shape;569;g3fb2e86eadf_0_531"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="614" name="Google Shape;614;g2b6708be095_0_575"/>
+          <p:cNvPr descr="preencoded.png" id="570" name="Google Shape;570;g3fb2e86eadf_0_531"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="615" name="Google Shape;615;g2b6708be095_0_575"/>
+          <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;g3fb2e86eadf_0_531"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="616" name="Google Shape;616;g2b6708be095_0_575"/>
+          <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;g3fb2e86eadf_0_531"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168255"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729045"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;g3fb2e86eadf_0_531"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3fb2e86eadf_0_531"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g3fb2e86eadf_0_531"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="617" name="Google Shape;617;g2b6708be095_0_575"/>
+          <p:cNvPr id="576" name="Google Shape;576;g3fb2e86eadf_0_531"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1761000"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286400" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;g3fb2e86eadf_0_531"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2787650"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="2621280" y="2090738"/>
+            <a:ext cx="3682500" cy="7641075"/>
+            <a:chOff x="2621280" y="2090738"/>
+            <a:chExt cx="3682500" cy="7641075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;g3fb2e86eadf_0_531"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2090738"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;g3fb2e86eadf_0_531"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8415338"/>
+              <a:ext cx="3682500" cy="1316475"/>
+              <a:chOff x="2621280" y="8415338"/>
+              <a:chExt cx="3682500" cy="1316475"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="580" name="Google Shape;580;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8415338"/>
+                <a:ext cx="3682500" cy="798300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="581" name="Google Shape;581;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9167813"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;g3fb2e86eadf_0_531"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2787650"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="6821805" y="2090738"/>
+            <a:ext cx="3682500" cy="7641075"/>
+            <a:chOff x="6821805" y="2090738"/>
+            <a:chExt cx="3682500" cy="7641075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;g3fb2e86eadf_0_531"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2090738"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;g3fb2e86eadf_0_531"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8415338"/>
+              <a:ext cx="3682500" cy="1316475"/>
+              <a:chOff x="6821805" y="8415338"/>
+              <a:chExt cx="3682500" cy="1316475"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="585" name="Google Shape;585;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8415338"/>
+                <a:ext cx="3682500" cy="798300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="586" name="Google Shape;586;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9167813"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="587" name="Google Shape;587;g3fb2e86eadf_0_531"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11220450"/>
-[...750 lines deleted...]
-      </p:sp>
+            <a:off x="11022330" y="2090738"/>
+            <a:ext cx="3682500" cy="7641075"/>
+            <a:chOff x="11022330" y="2090738"/>
+            <a:chExt cx="3682500" cy="7641075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="588" name="Google Shape;588;g3fb2e86eadf_0_531"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2090738"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3fb2e86eadf_0_531"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8415338"/>
+              <a:ext cx="3682500" cy="1316475"/>
+              <a:chOff x="11022330" y="8415338"/>
+              <a:chExt cx="3682500" cy="1316475"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="590" name="Google Shape;590;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8415338"/>
+                <a:ext cx="3682500" cy="798300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="591" name="Google Shape;591;g3fb2e86eadf_0_531"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9167813"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="642" name="Shape 642"/>
+        <p:cNvPr id="596" name="Shape 596"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="643" name="Google Shape;643;g2b6708be095_0_604"/>
+          <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;g3fb2e86eadf_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="644" name="Google Shape;644;g2b6708be095_0_604"/>
+          <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;g3fb2e86eadf_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="645" name="Google Shape;645;g2b6708be095_0_604"/>
+          <p:cNvPr descr="preencoded.png" id="599" name="Google Shape;599;g3fb2e86eadf_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="646" name="Google Shape;646;g2b6708be095_0_604"/>
+          <p:cNvPr descr="preencoded.png" id="600" name="Google Shape;600;g3fb2e86eadf_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="601" name="Google Shape;601;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="602" name="Google Shape;602;g3fb2e86eadf_0_558"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="647" name="Google Shape;647;g2b6708be095_0_604"/>
+          <p:cNvPr id="604" name="Google Shape;604;g3fb2e86eadf_0_558"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8810700" cy="1761000"/>
+            <a:off x="5895975" y="485775"/>
+            <a:ext cx="6505500" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The List</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="605" name="Google Shape;605;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3251200"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="2438400"/>
+            <a:ext cx="12834000" cy="1021200"/>
+            <a:chOff x="2752725" y="2438400"/>
+            <a:chExt cx="12834000" cy="1021200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="2657475"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="2438400"/>
+              <a:ext cx="8033400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3251200"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="3810000"/>
+            <a:ext cx="12834000" cy="596400"/>
+            <a:chOff x="2752725" y="3810000"/>
+            <a:chExt cx="12834000" cy="596400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="3810000"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="3819525"/>
+              <a:ext cx="8033400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="611" name="Google Shape;611;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3543300"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="4743450"/>
+            <a:ext cx="12834000" cy="596400"/>
+            <a:chOff x="2752725" y="4743450"/>
+            <a:chExt cx="12834000" cy="596400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="612" name="Google Shape;612;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="4743450"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="4752975"/>
+              <a:ext cx="8033400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="614" name="Google Shape;614;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10072359" y="3251200"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="5676900"/>
+            <a:ext cx="12834000" cy="1021200"/>
+            <a:chOff x="2752725" y="5676900"/>
+            <a:chExt cx="12834000" cy="1021200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="615" name="Google Shape;615;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="5895975"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="5676900"/>
+              <a:ext cx="8033400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="5080000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="7048500"/>
+            <a:ext cx="12834000" cy="1021200"/>
+            <a:chOff x="2752725" y="7048500"/>
+            <a:chExt cx="12834000" cy="1021200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="618" name="Google Shape;618;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="7267575"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="619" name="Google Shape;619;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="7048500"/>
+              <a:ext cx="8033400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="620" name="Google Shape;620;g3fb2e86eadf_0_558"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="5080000"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="8420100"/>
+            <a:ext cx="12834000" cy="596400"/>
+            <a:chOff x="2752725" y="8420100"/>
+            <a:chExt cx="12834000" cy="596400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="8420100"/>
+              <a:ext cx="4640700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;g3fb2e86eadf_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="8429625"/>
+              <a:ext cx="8033400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...748 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="673" name="Shape 673"/>
+        <p:cNvPr id="627" name="Shape 627"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="674" name="Google Shape;674;g2b6708be095_0_634"/>
+          <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;g3fb2e86eadf_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="675" name="Google Shape;675;g2b6708be095_0_634"/>
+          <p:cNvPr descr="preencoded.png" id="629" name="Google Shape;629;g3fb2e86eadf_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="676" name="Google Shape;676;g2b6708be095_0_634"/>
+          <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;g3fb2e86eadf_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="677" name="Google Shape;677;g2b6708be095_0_634"/>
+          <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;g3fb2e86eadf_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168255"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729045"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="632" name="Google Shape;632;g3fb2e86eadf_0_588"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="635" name="Google Shape;635;g3fb2e86eadf_0_588"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6629550"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6629550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="636" name="Google Shape;636;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="637" name="Google Shape;637;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2581275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4352925"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6105525"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7896225"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6124575"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7896225"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4352925"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4352925"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1314600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 69565" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="653" name="Google Shape;653;g3fb2e86eadf_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4352925"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3805274"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="655" name="Google Shape;655;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3657600"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6443701"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6443701"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8291551"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8291551"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;g3fb2e86eadf_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6786601"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3048000"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4819650"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6572250"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8362950"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6591300"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8362950"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4819650"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="681" name="Google Shape;681;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4819650"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="683" name="Google Shape;683;g3fb2e86eadf_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4819650"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="678" name="Google Shape;678;g2b6708be095_0_634"/>
+          <p:cNvPr id="684" name="Google Shape;684;g3fb2e86eadf_0_588"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2602 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId23">
+                <a:hlinkClick r:id="rId17">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="739" name="Google Shape;739;g2b6708be095_0_634"/>
+          <p:cNvPr id="685" name="Google Shape;685;g3fb2e86eadf_0_588"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6985873" y="571500"/>
-            <a:ext cx="10754100" cy="1761000"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="744" name="Shape 744"/>
+        <p:cNvPr id="690" name="Shape 690"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="745" name="Google Shape;745;g2b6708be095_0_704"/>
+          <p:cNvPr descr="preencoded.png" id="691" name="Google Shape;691;g3fb2e86eadf_0_650"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4940918" y="8991600"/>
-            <a:ext cx="14492511" cy="4724400"/>
+            <a:off x="3705225" y="6743700"/>
+            <a:ext cx="10868025" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="746" name="Google Shape;746;g2b6708be095_0_704"/>
+          <p:cNvPr descr="preencoded.png" id="692" name="Google Shape;692;g3fb2e86eadf_0_650"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4001428" cy="3949700"/>
+            <a:off x="-1266825" y="-1266825"/>
+            <a:ext cx="4267521" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="747" name="Google Shape;747;g2b6708be095_0_704"/>
+          <p:cNvPr descr="preencoded.png" id="693" name="Google Shape;693;g3fb2e86eadf_0_650"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7216281" cy="2312392"/>
+          <a:xfrm rot="2700000">
+            <a:off x="9930062" y="-1898142"/>
+            <a:ext cx="4842395" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="748" name="Google Shape;748;g2b6708be095_0_704"/>
+          <p:cNvPr descr="preencoded.png" id="694" name="Google Shape;694;g3fb2e86eadf_0_650"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20043105" y="4038600"/>
-            <a:ext cx="4343943" cy="5638800"/>
+            <a:off x="15030450" y="3028950"/>
+            <a:ext cx="4692039" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="695" name="Google Shape;695;g3fb2e86eadf_0_650"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="696" name="Google Shape;696;g3fb2e86eadf_0_650"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="697" name="Google Shape;697;g3fb2e86eadf_0_650"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="749" name="Google Shape;749;g2b6708be095_0_704"/>
+          <p:cNvPr id="698" name="Google Shape;698;g3fb2e86eadf_0_650"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10093500" cy="3183600"/>
+            <a:off x="10325100" y="1981200"/>
+            <a:ext cx="7467600" cy="2400300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="752" name="Google Shape;752;g2b6708be095_0_704"/>
+          <p:cNvPr id="699" name="Google Shape;699;g3fb2e86eadf_0_650"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13768521" y="6299200"/>
-            <a:ext cx="9890400" cy="4910700"/>
+            <a:off x="10325100" y="4724400"/>
+            <a:ext cx="7376100" cy="3688200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="753" name="Google Shape;753;g2b6708be095_0_704"/>
+          <p:cNvPr id="700" name="Google Shape;700;g3fb2e86eadf_0_650"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326925"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="754" name="Google Shape;754;g2b6708be095_0_704"/>
+          <p:cNvPr descr="preencoded.png" id="701" name="Google Shape;701;g3fb2e86eadf_0_650"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="762095" y="1790700"/>
-            <a:ext cx="12561870" cy="10820400"/>
+            <a:off x="295275" y="952500"/>
+            <a:ext cx="9477375" cy="8572500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvPr id="45" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2b6708be095_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g3fb2e86eadf_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="2603500"/>
-            <a:ext cx="3175397" cy="8496300"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2b6708be095_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;g3fb2e86eadf_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3478012" cy="7584148"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;g2b6708be095_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g3fb2e86eadf_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9183248" y="0"/>
-            <a:ext cx="6022810" cy="4419600"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;g3fb2e86eadf_0_28"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="666750" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="666750" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="666750" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="934403" y="3248977"/>
+              <a:ext cx="684000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="3062287"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="2038350" y="3062287"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="3062287"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="3776662"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6267450" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6267450" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6267450" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6516053" y="3248977"/>
+              <a:ext cx="722100" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7639050" y="3062287"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="7639050" y="3062287"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="3062287"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="3776662"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="666750" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="666750" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="666750" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="915353" y="5487353"/>
+              <a:ext cx="722100" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="5300663"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="2038350" y="5300663"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="5300663"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6015038"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6267450" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6267450" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6267450" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6492240" y="5487353"/>
+              <a:ext cx="769500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7639050" y="5300663"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="7639050" y="5300663"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="5300663"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="6015038"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="666750" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="666750" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="666750" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="915353" y="7725728"/>
+              <a:ext cx="722100" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="7539037"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="2038350" y="7539037"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="7539037"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="8253412"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6267450" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6267450" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6267450" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6492240" y="7725728"/>
+              <a:ext cx="769500" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;g3fb2e86eadf_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7639050" y="7539037"/>
+            <a:ext cx="4206300" cy="1278375"/>
+            <a:chOff x="7639050" y="7539037"/>
+            <a:chExt cx="4206300" cy="1278375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="7539037"/>
+              <a:ext cx="4206300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="87" name="Google Shape;87;g3fb2e86eadf_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7639050" y="8253412"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g2b6708be095_0_25"/>
-[...1922 lines deleted...]
-          <p:cNvPr descr=" " id="84" name="Google Shape;84;g2b6708be095_0_25"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;g3fb2e86eadf_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14022553" y="3746500"/>
-            <a:ext cx="8865708" cy="7988300"/>
+            <a:off x="10734675" y="2543175"/>
+            <a:ext cx="7124700" cy="6981825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g2b6708be095_0_25"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3fb2e86eadf_0_28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4864708" y="1320800"/>
-            <a:ext cx="14742300" cy="2815200"/>
+            <a:off x="3648075" y="990600"/>
+            <a:ext cx="11075700" cy="2131800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="94" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2b6708be095_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;g3fb2e86eadf_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2b6708be095_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;g3fb2e86eadf_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2b6708be095_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;g3fb2e86eadf_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2b6708be095_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;g3fb2e86eadf_0_76"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3fb2e86eadf_0_76"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;g3fb2e86eadf_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;g3fb2e86eadf_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g2b6708be095_0_72"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3fb2e86eadf_0_76"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="16609500" cy="1761000"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12468300" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3fb2e86eadf_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;g3fb2e86eadf_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;g3fb2e86eadf_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g2b6708be095_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;g3fb2e86eadf_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2b6708be095_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3fb2e86eadf_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2b6708be095_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;g3fb2e86eadf_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g2b6708be095_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="114" name="Google Shape;114;g3fb2e86eadf_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168236"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729049"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3fb2e86eadf_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;g3fb2e86eadf_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;g3fb2e86eadf_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;g2b6708be095_0_85"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="111" name="Google Shape;111;g2b6708be095_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;g3fb2e86eadf_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3fb2e86eadf_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="2705100"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="9763125" y="2028825"/>
+            <a:ext cx="7549500" cy="2726175"/>
+            <a:chOff x="9763125" y="2028825"/>
+            <a:chExt cx="7549500" cy="2726175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;g3fb2e86eadf_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2600326"/>
+              <a:ext cx="790575" cy="1476373"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;g3fb2e86eadf_0_91"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10829925" y="2028825"/>
+              <a:ext cx="6482700" cy="2726175"/>
+              <a:chOff x="10829925" y="2028825"/>
+              <a:chExt cx="6482700" cy="2726175"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="122" name="Google Shape;122;g3fb2e86eadf_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10829925" y="2028825"/>
+                <a:ext cx="6482700" cy="798300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="123" name="Google Shape;123;g3fb2e86eadf_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10829925" y="2819400"/>
+                <a:ext cx="6452100" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3fb2e86eadf_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="3642227"/>
-[...412 lines deleted...]
-      </p:sp>
+            <a:off x="9763125" y="5143500"/>
+            <a:ext cx="7549500" cy="2268975"/>
+            <a:chOff x="9763125" y="5143500"/>
+            <a:chExt cx="7549500" cy="2268975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;g3fb2e86eadf_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5734050"/>
+              <a:ext cx="790575" cy="981075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;g3fb2e86eadf_0_91"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10829925" y="5143500"/>
+              <a:ext cx="6482700" cy="2268975"/>
+              <a:chOff x="10829925" y="5143500"/>
+              <a:chExt cx="6482700" cy="2268975"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="127" name="Google Shape;127;g3fb2e86eadf_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10829925" y="5143500"/>
+                <a:ext cx="6482700" cy="798300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Paytone One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Paytone One"/>
+                    <a:ea typeface="Paytone One"/>
+                    <a:cs typeface="Paytone One"/>
+                    <a:sym typeface="Paytone One"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="128" name="Google Shape;128;g3fb2e86eadf_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10829925" y="5934075"/>
+                <a:ext cx="6452100" cy="1478400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="133" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g2b6708be095_0_106"/>
+          <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;g3fb2e86eadf_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="2603500"/>
-            <a:ext cx="3175397" cy="8496300"/>
+            <a:off x="15906750" y="1952625"/>
+            <a:ext cx="4124325" cy="6372225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g2b6708be095_0_106"/>
+          <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;g3fb2e86eadf_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3478012" cy="7584145"/>
+          <a:xfrm rot="8186857">
+            <a:off x="-2148956" y="4910711"/>
+            <a:ext cx="5022739" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="129" name="Google Shape;129;g2b6708be095_0_106"/>
+          <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;g3fb2e86eadf_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9183248" y="0"/>
-            <a:ext cx="6022810" cy="4419600"/>
+            <a:off x="6886575" y="-914400"/>
+            <a:ext cx="4516543" cy="4229099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g3fb2e86eadf_0_113"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;g3fb2e86eadf_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;g3fb2e86eadf_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g3fb2e86eadf_0_113"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2626995" y="1009650"/>
+            <a:ext cx="6156900" cy="8439150"/>
+            <a:chOff x="2626995" y="1009650"/>
+            <a:chExt cx="6156900" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;g3fb2e86eadf_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5410200" y="1009650"/>
+              <a:ext cx="590550" cy="1085850"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3fb2e86eadf_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3595688" y="2524125"/>
+              <a:ext cx="4379700" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g3fb2e86eadf_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3619500"/>
+              <a:ext cx="6156900" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3fb2e86eadf_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5448300"/>
+              <a:ext cx="6096000" cy="4000500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3fb2e86eadf_0_113"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="9465945" y="1009650"/>
+            <a:ext cx="6156900" cy="8439150"/>
+            <a:chOff x="9465945" y="1009650"/>
+            <a:chExt cx="6156900" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g3fb2e86eadf_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12249150" y="1009650"/>
+              <a:ext cx="590550" cy="1009650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;g3fb2e86eadf_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10691812" y="2447925"/>
+              <a:ext cx="3865200" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;g3fb2e86eadf_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3543300"/>
+              <a:ext cx="6156900" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...451 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;g3fb2e86eadf_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5372100"/>
+              <a:ext cx="6096000" cy="4076700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g2b6708be095_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g3fb2e86eadf_0_133"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4940918" y="8991600"/>
-            <a:ext cx="14492511" cy="4724400"/>
+            <a:off x="3705225" y="6743700"/>
+            <a:ext cx="10868025" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g2b6708be095_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;g3fb2e86eadf_0_133"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4001428" cy="3949700"/>
+            <a:off x="-1266825" y="-1266825"/>
+            <a:ext cx="4267521" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g2b6708be095_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g3fb2e86eadf_0_133"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7216281" cy="2312386"/>
+          <a:xfrm rot="2700000">
+            <a:off x="9930062" y="-1898142"/>
+            <a:ext cx="4842395" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g2b6708be095_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;g3fb2e86eadf_0_133"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20043105" y="4038600"/>
-            <a:ext cx="4343943" cy="5638800"/>
+            <a:off x="15030450" y="3028950"/>
+            <a:ext cx="4692039" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3fb2e86eadf_0_133"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;g3fb2e86eadf_0_133"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3fb2e86eadf_0_133"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="156" name="Google Shape;156;g2b6708be095_0_129"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="157" name="Google Shape;157;g2b6708be095_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;g3fb2e86eadf_0_133"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g3fb2e86eadf_0_133"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321275" cy="4654050"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321275" cy="4654050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;g3fb2e86eadf_0_133"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="3989100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;g3fb2e86eadf_0_133"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11344275" y="7229475"/>
+              <a:ext cx="3358500" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="166" name="Google Shape;166;g2b6708be095_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g3fb2e86eadf_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15686461" y="0"/>
-            <a:ext cx="8700587" cy="3276600"/>
+            <a:off x="11763375" y="-1771650"/>
+            <a:ext cx="7427179" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g2b6708be095_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g3fb2e86eadf_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19547743" y="9359900"/>
-            <a:ext cx="4839305" cy="4356100"/>
+            <a:off x="14658975" y="7019925"/>
+            <a:ext cx="4532523" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;g2b6708be095_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3fb2e86eadf_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3016686" cy="3924300"/>
+            <a:off x="-809625" y="-1285875"/>
+            <a:ext cx="3071857" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g2b6708be095_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;g3fb2e86eadf_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8636000"/>
-            <a:ext cx="10720826" cy="5080000"/>
+            <a:off x="-1524000" y="6477000"/>
+            <a:ext cx="9563613" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3fb2e86eadf_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;g3fb2e86eadf_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3fb2e86eadf_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3fb2e86eadf_0_148"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1724025" y="1400175"/>
+            <a:ext cx="3368100" cy="4078725"/>
+            <a:chOff x="1724025" y="1400175"/>
+            <a:chExt cx="3368100" cy="4078725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3fb2e86eadf_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1724025" y="1400175"/>
+              <a:ext cx="3368100" cy="2074500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3fb2e86eadf_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1724025" y="3543300"/>
+              <a:ext cx="3337500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;g3fb2e86eadf_0_148"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13296900" y="4895850"/>
+            <a:ext cx="3368100" cy="4078725"/>
+            <a:chOff x="13296900" y="4895850"/>
+            <a:chExt cx="3368100" cy="4078725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3fb2e86eadf_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="4895850"/>
+              <a:ext cx="3368100" cy="2074500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3fb2e86eadf_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="7038975"/>
+              <a:ext cx="3337500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="171" name="Google Shape;171;g2b6708be095_0_143"/>
-[...360 lines deleted...]
-          <p:cNvPr descr=" " id="178" name="Google Shape;178;g2b6708be095_0_143"/>
+          <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g3fb2e86eadf_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7138292" y="1917700"/>
-            <a:ext cx="10123165" cy="9880600"/>
+            <a:off x="5000625" y="1552575"/>
+            <a:ext cx="7896225" cy="7191375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5E9D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="183" name="Shape 183"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="184" name="Google Shape;184;g2b6708be095_0_160"/>
+          <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;g3fb2e86eadf_0_166"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19852581" y="0"/>
-            <a:ext cx="4534467" cy="4813300"/>
+            <a:off x="14887575" y="-619125"/>
+            <a:ext cx="4660429" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="185" name="Google Shape;185;g2b6708be095_0_160"/>
+          <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;g3fb2e86eadf_0_166"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8978900"/>
-            <a:ext cx="4230767" cy="4737100"/>
+            <a:off x="-742950" y="6734175"/>
+            <a:ext cx="3915628" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="186" name="Google Shape;186;g2b6708be095_0_160"/>
+          <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g3fb2e86eadf_0_166"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18823753" y="9969500"/>
-            <a:ext cx="5563295" cy="3746500"/>
+            <a:off x="14116050" y="7477125"/>
+            <a:ext cx="4841304" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="187" name="Google Shape;187;g2b6708be095_0_160"/>
+          <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;g3fb2e86eadf_0_166"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4850437" cy="5168230"/>
+          <a:xfrm rot="-2594084">
+            <a:off x="-1512324" y="-729054"/>
+            <a:ext cx="4831282" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g2b6708be095_0_160"/>
+          <p:cNvPr id="194" name="Google Shape;194;g3fb2e86eadf_0_166"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216700" cy="1761000"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059100" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Paytone One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Paytone One"/>
                 <a:ea typeface="Paytone One"/>
                 <a:cs typeface="Paytone One"/>
                 <a:sym typeface="Paytone One"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;g3fb2e86eadf_0_166"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153300" cy="6153300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="A4334F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FCB158"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4072890" y="3377565"/>
+              <a:ext cx="1207800" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4101465" y="6987540"/>
+              <a:ext cx="1179300" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4044315" y="4787265"/>
+              <a:ext cx="1284000" cy="798300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Paytone One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Paytone One"/>
+                  <a:ea typeface="Paytone One"/>
+                  <a:cs typeface="Paytone One"/>
+                  <a:sym typeface="Paytone One"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3fb2e86eadf_0_166"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="203" name="Google Shape;203;g3fb2e86eadf_0_166"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="A4334F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="A4334F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;g3fb2e86eadf_0_166"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9448800" y="2667000"/>
+            <a:ext cx="6433275" cy="2116575"/>
+            <a:chOff x="9448800" y="2667000"/>
+            <a:chExt cx="6433275" cy="2116575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="206" name="Google Shape;206;g3fb2e86eadf_0_166"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2667000"/>
+              <a:ext cx="561975" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3762375"/>
+              <a:ext cx="6404700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3fb2e86eadf_0_166"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9448800" y="5181600"/>
+            <a:ext cx="6433275" cy="2116575"/>
+            <a:chOff x="9448800" y="5181600"/>
+            <a:chExt cx="6433275" cy="2116575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;g3fb2e86eadf_0_166"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="5181600"/>
+              <a:ext cx="685800" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6276975"/>
+              <a:ext cx="6404700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3fb2e86eadf_0_166"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5436279" y="4508500"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="9448800" y="7696200"/>
+            <a:ext cx="6433275" cy="2116575"/>
+            <a:chOff x="9448800" y="7696200"/>
+            <a:chExt cx="6433275" cy="2116575"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;g3fb2e86eadf_0_166"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="7696200"/>
+              <a:ext cx="657225" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3fb2e86eadf_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8791575"/>
+              <a:ext cx="6404700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Paytone One"/>
-[...727 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>