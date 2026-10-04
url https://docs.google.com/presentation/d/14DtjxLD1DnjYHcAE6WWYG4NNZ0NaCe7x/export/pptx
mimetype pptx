--- v0 (2026-07-19)
+++ v1 (2026-10-04)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,338 +85,340 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId30"/>
       <p:bold r:id="rId31"/>
       <p:italic r:id="rId32"/>
       <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId34"/>
       <p:bold r:id="rId35"/>
       <p:italic r:id="rId36"/>
       <p:boldItalic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId38"/>
       <p:bold r:id="rId39"/>
       <p:italic r:id="rId40"/>
       <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId42"/>
       <p:bold r:id="rId43"/>
+      <p:italic r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId44"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId47"/>
+      <p:regular r:id="rId46"/>
+      <p:bold r:id="rId47"/>
+      <p:italic r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Archivo Black"/>
-      <p:regular r:id="rId48"/>
+      <p:regular r:id="rId50"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7mjJ0ZAYkXmTAmb7nZX9HhywFMFZCQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId51" roundtripDataSignature="AMtx7mieCknfn89GBp5o3OA3uk3g/cj6BQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId51" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1336,243 +1339,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1661,139 +1664,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2b245dd10cc_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h7889ac721fb60280_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2b245dd10cc_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h7889ac721fb60280_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2b245dd10cc_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h7889ac721fb60280_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1804,153 +1807,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="209" name="Shape 209"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g2b245dd10cc_0_200:notes"/>
+          <p:cNvPr id="210" name="Google Shape;210;h7889ac721fb60280_0_189:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g2b245dd10cc_0_200:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;h7889ac721fb60280_0_189:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g2b245dd10cc_0_200:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;h7889ac721fb60280_0_189:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1961,153 +1964,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="256" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g2b245dd10cc_0_258:notes"/>
+          <p:cNvPr id="257" name="Google Shape;257;h7889ac721fb60280_0_235:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g2b245dd10cc_0_258:notes"/>
+          <p:cNvPr id="258" name="Google Shape;258;h7889ac721fb60280_0_235:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g2b245dd10cc_0_258:notes"/>
+          <p:cNvPr id="259" name="Google Shape;259;h7889ac721fb60280_0_235:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2118,153 +2121,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="281" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g2b245dd10cc_0_288:notes"/>
+          <p:cNvPr id="282" name="Google Shape;282;h7889ac721fb60280_0_259:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g2b245dd10cc_0_288:notes"/>
+          <p:cNvPr id="283" name="Google Shape;283;h7889ac721fb60280_0_259:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g2b245dd10cc_0_288:notes"/>
+          <p:cNvPr id="284" name="Google Shape;284;h7889ac721fb60280_0_259:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2275,153 +2278,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2b245dd10cc_0_302:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;h7889ac721fb60280_0_275:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2b245dd10cc_0_302:notes"/>
+          <p:cNvPr id="300" name="Google Shape;300;h7889ac721fb60280_0_275:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2b245dd10cc_0_302:notes"/>
+          <p:cNvPr id="301" name="Google Shape;301;h7889ac721fb60280_0_275:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2432,153 +2435,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="316" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2b245dd10cc_0_330:notes"/>
+          <p:cNvPr id="317" name="Google Shape;317;h7889ac721fb60280_0_292:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g2b245dd10cc_0_330:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;h7889ac721fb60280_0_292:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g2b245dd10cc_0_330:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;h7889ac721fb60280_0_292:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2589,153 +2592,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="382" name="Shape 382"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g2b245dd10cc_0_397:notes"/>
+          <p:cNvPr id="383" name="Google Shape;383;h7889ac721fb60280_0_357:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g2b245dd10cc_0_397:notes"/>
+          <p:cNvPr id="384" name="Google Shape;384;h7889ac721fb60280_0_357:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g2b245dd10cc_0_397:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;h7889ac721fb60280_0_357:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2746,153 +2749,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="439" name="Shape 439"/>
+        <p:cNvPr id="399" name="Shape 399"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g2b245dd10cc_0_413:notes"/>
+          <p:cNvPr id="400" name="Google Shape;400;h7889ac721fb60280_0_373:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g2b245dd10cc_0_413:notes"/>
+          <p:cNvPr id="401" name="Google Shape;401;h7889ac721fb60280_0_373:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;g2b245dd10cc_0_413:notes"/>
+          <p:cNvPr id="402" name="Google Shape;402;h7889ac721fb60280_0_373:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2903,153 +2906,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="416" name="Shape 416"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2b245dd10cc_0_429:notes"/>
+          <p:cNvPr id="417" name="Google Shape;417;h7889ac721fb60280_0_389:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2b245dd10cc_0_429:notes"/>
+          <p:cNvPr id="418" name="Google Shape;418;h7889ac721fb60280_0_389:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g2b245dd10cc_0_429:notes"/>
+          <p:cNvPr id="419" name="Google Shape;419;h7889ac721fb60280_0_389:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3060,153 +3063,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="435" name="Shape 435"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2b245dd10cc_0_446:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;h7889ac721fb60280_0_407:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2b245dd10cc_0_446:notes"/>
+          <p:cNvPr id="437" name="Google Shape;437;h7889ac721fb60280_0_407:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2b245dd10cc_0_446:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;h7889ac721fb60280_0_407:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3217,153 +3220,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="483" name="Shape 483"/>
+        <p:cNvPr id="445" name="Shape 445"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g2b245dd10cc_0_454:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;h7889ac721fb60280_0_416:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="485" name="Google Shape;485;g2b245dd10cc_0_454:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;h7889ac721fb60280_0_416:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;g2b245dd10cc_0_454:notes"/>
+          <p:cNvPr id="448" name="Google Shape;448;h7889ac721fb60280_0_416:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3374,153 +3377,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2b245dd10cc_0_12:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;h7889ac721fb60280_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2b245dd10cc_0_12:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;h7889ac721fb60280_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2b245dd10cc_0_12:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;h7889ac721fb60280_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3531,153 +3534,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="518" name="Shape 518"/>
+        <p:cNvPr id="473" name="Shape 473"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;g2b245dd10cc_0_488:notes"/>
+          <p:cNvPr id="474" name="Google Shape;474;h7889ac721fb60280_0_443:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g2b245dd10cc_0_488:notes"/>
+          <p:cNvPr id="475" name="Google Shape;475;h7889ac721fb60280_0_443:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g2b245dd10cc_0_488:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;h7889ac721fb60280_0_443:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3688,153 +3691,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="540" name="Shape 540"/>
+        <p:cNvPr id="494" name="Shape 494"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="541" name="Google Shape;541;g2b245dd10cc_0_509:notes"/>
+          <p:cNvPr id="495" name="Google Shape;495;h7889ac721fb60280_0_463:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="542" name="Google Shape;542;g2b245dd10cc_0_509:notes"/>
+          <p:cNvPr id="496" name="Google Shape;496;h7889ac721fb60280_0_463:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="543" name="Google Shape;543;g2b245dd10cc_0_509:notes"/>
+          <p:cNvPr id="497" name="Google Shape;497;h7889ac721fb60280_0_463:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3845,153 +3848,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="587" name="Shape 587"/>
+        <p:cNvPr id="538" name="Shape 538"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="588" name="Google Shape;588;g2b245dd10cc_0_555:notes"/>
+          <p:cNvPr id="539" name="Google Shape;539;h7889ac721fb60280_0_506:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="589" name="Google Shape;589;g2b245dd10cc_0_555:notes"/>
+          <p:cNvPr id="540" name="Google Shape;540;h7889ac721fb60280_0_506:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="590" name="Google Shape;590;g2b245dd10cc_0_555:notes"/>
+          <p:cNvPr id="541" name="Google Shape;541;h7889ac721fb60280_0_506:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4002,153 +4005,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="626" name="Shape 626"/>
+        <p:cNvPr id="570" name="Shape 570"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="627" name="Google Shape;627;g2b245dd10cc_0_593:notes"/>
+          <p:cNvPr id="571" name="Google Shape;571;h7889ac721fb60280_0_537:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="628" name="Google Shape;628;g2b245dd10cc_0_593:notes"/>
+          <p:cNvPr id="572" name="Google Shape;572;h7889ac721fb60280_0_537:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="629" name="Google Shape;629;g2b245dd10cc_0_593:notes"/>
+          <p:cNvPr id="573" name="Google Shape;573;h7889ac721fb60280_0_537:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4159,153 +4162,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="652" name="Shape 652"/>
+        <p:cNvPr id="592" name="Shape 592"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="653" name="Google Shape;653;g2b245dd10cc_0_618:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;h7889ac721fb60280_0_558:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="654" name="Google Shape;654;g2b245dd10cc_0_618:notes"/>
+          <p:cNvPr id="594" name="Google Shape;594;h7889ac721fb60280_0_558:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="655" name="Google Shape;655;g2b245dd10cc_0_618:notes"/>
+          <p:cNvPr id="595" name="Google Shape;595;h7889ac721fb60280_0_558:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4316,153 +4319,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="731" name="Shape 731"/>
+        <p:cNvPr id="683" name="Shape 683"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="732" name="Google Shape;732;g2b245dd10cc_0_696:notes"/>
+          <p:cNvPr id="684" name="Google Shape;684;h7889ac721fb60280_0_648:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="733" name="Google Shape;733;g2b245dd10cc_0_696:notes"/>
+          <p:cNvPr id="685" name="Google Shape;685;h7889ac721fb60280_0_648:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="734" name="Google Shape;734;g2b245dd10cc_0_696:notes"/>
+          <p:cNvPr id="686" name="Google Shape;686;h7889ac721fb60280_0_648:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4473,153 +4476,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g2b245dd10cc_0_24:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;h7889ac721fb60280_0_26:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2b245dd10cc_0_24:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;h7889ac721fb60280_0_26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2b245dd10cc_0_24:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;h7889ac721fb60280_0_26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4630,153 +4633,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvPr id="78" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g2b245dd10cc_0_67:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;h7889ac721fb60280_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g2b245dd10cc_0_67:notes"/>
+          <p:cNvPr id="80" name="Google Shape;80;h7889ac721fb60280_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g2b245dd10cc_0_67:notes"/>
+          <p:cNvPr id="81" name="Google Shape;81;h7889ac721fb60280_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4787,153 +4790,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g2b245dd10cc_0_79:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;h7889ac721fb60280_0_78:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g2b245dd10cc_0_79:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;h7889ac721fb60280_0_78:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2b245dd10cc_0_79:notes"/>
+          <p:cNvPr id="96" name="Google Shape;96;h7889ac721fb60280_0_78:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4958,139 +4961,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2b245dd10cc_0_99:notes"/>
+          <p:cNvPr id="116" name="Google Shape;116;h7889ac721fb60280_0_99:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g2b245dd10cc_0_99:notes"/>
+          <p:cNvPr id="117" name="Google Shape;117;h7889ac721fb60280_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g2b245dd10cc_0_99:notes"/>
+          <p:cNvPr id="118" name="Google Shape;118;h7889ac721fb60280_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5101,153 +5104,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g2b245dd10cc_0_131:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;h7889ac721fb60280_0_123:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g2b245dd10cc_0_131:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;h7889ac721fb60280_0_123:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g2b245dd10cc_0_131:notes"/>
+          <p:cNvPr id="143" name="Google Shape;143;h7889ac721fb60280_0_123:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5258,153 +5261,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="155" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g2b245dd10cc_0_144:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;h7889ac721fb60280_0_137:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g2b245dd10cc_0_144:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;h7889ac721fb60280_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2b245dd10cc_0_144:notes"/>
+          <p:cNvPr id="158" name="Google Shape;158;h7889ac721fb60280_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5415,153 +5418,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="194" name="Shape 194"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g2b245dd10cc_0_175:notes"/>
+          <p:cNvPr id="183" name="Google Shape;183;h7889ac721fb60280_0_163:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g2b245dd10cc_0_175:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;h7889ac721fb60280_0_163:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g2b245dd10cc_0_175:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;h7889ac721fb60280_0_163:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5604,51 +5607,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5658,28994 +5661,24783 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2b245dd10cc_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h7889ac721fb60280_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="1549400"/>
-            <a:ext cx="12587273" cy="12166600"/>
+            <a:off x="8848725" y="1162050"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2b245dd10cc_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h7889ac721fb60280_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10415302" cy="12496800"/>
+            <a:off x="-3133725" y="-3257550"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2b245dd10cc_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;h7889ac721fb60280_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1422578" y="11239500"/>
-            <a:ext cx="5931648" cy="1272284"/>
+            <a:off x="1066800" y="8429624"/>
+            <a:ext cx="4448179" cy="954214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2b245dd10cc_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;h7889ac721fb60280_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10910664" y="3213100"/>
-            <a:ext cx="12180900" cy="4508400"/>
+            <a:off x="8181975" y="2409825"/>
+            <a:ext cx="9210600" cy="3457500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3879ED"/>
               </a:buClr>
-              <a:buSzPts val="16000"/>
+              <a:buSzPts val="12000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="16000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="12000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3879ED"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>BUSINESS</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="16000" u="none" cap="none" strike="noStrike">
-[...23 lines deleted...]
-            </a:pPr>
+            <a:br>
+              <a:rPr b="0" i="0" lang="en-US" sz="12000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="3879ED"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo Black"/>
+                <a:ea typeface="Archivo Black"/>
+                <a:cs typeface="Archivo Black"/>
+                <a:sym typeface="Archivo Black"/>
+              </a:rPr>
+            </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Development </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="16000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="12000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2b245dd10cc_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;h7889ac721fb60280_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10910664" y="7594600"/>
-            <a:ext cx="13239300" cy="1490100"/>
+            <a:off x="8181975" y="5695950"/>
+            <a:ext cx="9938400" cy="1127700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;h7889ac721fb60280_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;h7889ac721fb60280_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;h7889ac721fb60280_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2b245dd10cc_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;g2b245dd10cc_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;h7889ac721fb60280_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914514" y="1689100"/>
-            <a:ext cx="9602400" cy="9588500"/>
+            <a:off x="914400" y="1114425"/>
+            <a:ext cx="6477000" cy="7791450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="225" name="Google Shape;225;g2b245dd10cc_0_200"/>
+          <p:cNvPr descr="preencoded.png" id="214" name="Google Shape;214;h7889ac721fb60280_0_189"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10770946" y="0"/>
-            <a:ext cx="13616102" cy="13233400"/>
+            <a:off x="8077200" y="-5410200"/>
+            <a:ext cx="15335250" cy="15335250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="226" name="Google Shape;226;g2b245dd10cc_0_200"/>
+          <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;h7889ac721fb60280_0_189"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="10845800"/>
-            <a:ext cx="1892537" cy="1790700"/>
+            <a:off x="552450" y="8134350"/>
+            <a:ext cx="1419225" cy="1343025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="227" name="Google Shape;227;g2b245dd10cc_0_200"/>
+          <p:cNvPr descr="preencoded.png" id="216" name="Google Shape;216;h7889ac721fb60280_0_189"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="1397000"/>
-            <a:ext cx="7563113" cy="571500"/>
+            <a:off x="11563350" y="1047750"/>
+            <a:ext cx="5671625" cy="428622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;h7889ac721fb60280_0_189"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4229100"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4229100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3879ED"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2600325" y="1881188"/>
+              <a:ext cx="2457600" cy="3286200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="5943600"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="1714500" y="5943600"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5943600"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8210550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4229100"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4229100"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="004C97"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6096000" y="1881188"/>
+              <a:ext cx="3086100" cy="3286200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3467533" y="2508250"/>
-            <a:ext cx="3226200" cy="4330800"/>
+            <a:off x="5524500" y="5943600"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="5524500" y="5943600"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5943600"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1545075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8210550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4229100"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4229100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3879ED"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10096500" y="1881188"/>
+              <a:ext cx="2705100" cy="3286200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7924800"/>
-            <a:ext cx="4572600" cy="4241700"/>
+            <a:off x="9334500" y="5943600"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="9334500" y="5943600"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5943600"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7924800"/>
-            <a:ext cx="4572600" cy="1917600"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8210550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7924800"/>
-            <a:ext cx="4572600" cy="1917600"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4229100"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4229100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="004C97"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14030325" y="1881188"/>
+              <a:ext cx="2457600" cy="3286200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7924800"/>
-            <a:ext cx="4725000" cy="647700"/>
+            <a:off x="13144500" y="5943600"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="13144500" y="5943600"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5943600"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;h7889ac721fb60280_0_189"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-            <a:ext cx="4708200" cy="1354800"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1545075"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;h7889ac721fb60280_0_189"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8210550"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="283" name="Shape 283"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="284" name="Google Shape;284;g2b245dd10cc_0_258"/>
+          <p:cNvPr descr="preencoded.png" id="261" name="Google Shape;261;h7889ac721fb60280_0_235"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="1549400"/>
-            <a:ext cx="12587273" cy="12166600"/>
+            <a:off x="8848725" y="1162050"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="285" name="Google Shape;285;g2b245dd10cc_0_258"/>
+          <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;h7889ac721fb60280_0_235"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10415302" cy="12496800"/>
+            <a:off x="-3133725" y="-3257550"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="286" name="Google Shape;286;g2b245dd10cc_0_258"/>
+          <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;h7889ac721fb60280_0_235"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1422578" y="11239500"/>
-            <a:ext cx="5931648" cy="1272282"/>
+            <a:off x="1066800" y="8429624"/>
+            <a:ext cx="4448179" cy="954214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;h7889ac721fb60280_0_235"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="265" name="Google Shape;265;h7889ac721fb60280_0_235"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g2b245dd10cc_0_258"/>
+          <p:cNvPr id="267" name="Google Shape;267;h7889ac721fb60280_0_235"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1443600"/>
+            <a:off x="10410825" y="1704975"/>
+            <a:ext cx="7915200" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2b245dd10cc_0_258"/>
+          <p:cNvPr id="268" name="Google Shape;268;h7889ac721fb60280_0_235"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="5156200"/>
-[...123 lines deleted...]
-            <a:ext cx="2713800" cy="1443600"/>
+            <a:off x="10296525" y="4133850"/>
+            <a:ext cx="2047800" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;h7889ac721fb60280_0_235"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12230100" y="3867150"/>
+            <a:ext cx="4564500" cy="1468875"/>
+            <a:chOff x="12230100" y="3867150"/>
+            <a:chExt cx="4564500" cy="1468875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="3867150"/>
+              <a:ext cx="4564500" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="4314825"/>
+              <a:ext cx="4556700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2b245dd10cc_0_258"/>
+          <p:cNvPr id="272" name="Google Shape;272;h7889ac721fb60280_0_235"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16308838" y="5156200"/>
-[...249 lines deleted...]
-            <a:ext cx="2713800" cy="1443600"/>
+            <a:off x="10296525" y="5910263"/>
+            <a:ext cx="2047800" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;h7889ac721fb60280_0_235"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12230100" y="5686425"/>
+            <a:ext cx="4564500" cy="1383150"/>
+            <a:chOff x="12230100" y="5686425"/>
+            <a:chExt cx="4564500" cy="1383150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="5686425"/>
+              <a:ext cx="4564500" cy="863100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="6505575"/>
+              <a:ext cx="4556700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g2b245dd10cc_0_258"/>
+          <p:cNvPr id="276" name="Google Shape;276;h7889ac721fb60280_0_235"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16308838" y="7581900"/>
-[...249 lines deleted...]
-            <a:ext cx="2713800" cy="1443600"/>
+            <a:off x="10296525" y="7686675"/>
+            <a:ext cx="2047800" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;h7889ac721fb60280_0_235"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16308838" y="9893300"/>
-            <a:ext cx="5995200" cy="1816200"/>
+            <a:off x="12230100" y="7419975"/>
+            <a:ext cx="4564500" cy="1468875"/>
+            <a:chOff x="12230100" y="7419975"/>
+            <a:chExt cx="4564500" cy="1468875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="7419975"/>
+              <a:ext cx="4564500" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;h7889ac721fb60280_0_235"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12230100" y="7867650"/>
+              <a:ext cx="4556700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="309" name="Google Shape;309;g2b245dd10cc_0_258"/>
+          <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;h7889ac721fb60280_0_235"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="1612900"/>
-            <a:ext cx="12168121" cy="11150600"/>
+            <a:off x="2047875" y="1257300"/>
+            <a:ext cx="6877050" cy="8305800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvPr id="285" name="Shape 285"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="315" name="Google Shape;315;g2b245dd10cc_0_288"/>
+          <p:cNvPr descr="preencoded.png" id="286" name="Google Shape;286;h7889ac721fb60280_0_259"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12498362" y="7645400"/>
-            <a:ext cx="8217927" cy="6070600"/>
+            <a:off x="9372600" y="5734050"/>
+            <a:ext cx="6162675" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="316" name="Google Shape;316;g2b245dd10cc_0_288"/>
+          <p:cNvPr descr="preencoded.png" id="287" name="Google Shape;287;h7889ac721fb60280_0_259"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-3686175" y="-3505200"/>
+            <a:ext cx="19735803" cy="19735803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="317" name="Google Shape;317;g2b245dd10cc_0_288"/>
+          <p:cNvPr descr="preencoded.png" id="288" name="Google Shape;288;h7889ac721fb60280_0_259"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="965583" y="1413904"/>
-            <a:ext cx="4203802" cy="1215392"/>
+            <a:off x="712701" y="1060417"/>
+            <a:ext cx="3152457" cy="911543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;h7889ac721fb60280_0_259"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;h7889ac721fb60280_0_259"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;h7889ac721fb60280_0_259"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;h7889ac721fb60280_0_259"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-60960" y="2757488"/>
+            <a:ext cx="11942400" cy="4878825"/>
+            <a:chOff x="-60960" y="2757488"/>
+            <a:chExt cx="11942400" cy="4878825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;h7889ac721fb60280_0_259"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="-60960" y="2757488"/>
+              <a:ext cx="11942400" cy="3766124"/>
+              <a:chOff x="-60960" y="2757488"/>
+              <a:chExt cx="11942400" cy="3766124"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="294" name="Google Shape;294;h7889ac721fb60280_0_259"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="552450" y="2757488"/>
+                <a:ext cx="10715700" cy="3286200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="295" name="Google Shape;295;h7889ac721fb60280_0_259"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-60960" y="5395912"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;h7889ac721fb60280_0_259"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2403158" y="6615113"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="319" name="Google Shape;319;g2b245dd10cc_0_288"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;h7889ac721fb60280_0_259"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="10887075" y="2305050"/>
+            <a:ext cx="6753225" cy="6191250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="302" name="Shape 302"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="330" name="Google Shape;330;g2b245dd10cc_0_302"/>
+          <p:cNvPr descr="preencoded.png" id="303" name="Google Shape;303;h7889ac721fb60280_0_275"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="331" name="Google Shape;331;g2b245dd10cc_0_302"/>
+          <p:cNvPr descr="preencoded.png" id="304" name="Google Shape;304;h7889ac721fb60280_0_275"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915108"/>
-            <a:ext cx="5094797" cy="1541884"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;h7889ac721fb60280_0_275"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;h7889ac721fb60280_0_275"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;h7889ac721fb60280_0_275"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="308" name="Google Shape;308;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="9306000" cy="2307300"/>
+            <a:off x="2066925" y="2790825"/>
+            <a:ext cx="6999000" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="309" name="Google Shape;309;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="5486400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2369820" y="4114800"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="310" name="Google Shape;310;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="9623700" cy="2307300"/>
+            <a:off x="1947863" y="5581650"/>
+            <a:ext cx="7237200" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="311" name="Google Shape;311;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="9207500"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2369820" y="6905625"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="312" name="Google Shape;312;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13323965" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="4339800" cy="2307300"/>
+            <a:off x="11520488" y="2790825"/>
+            <a:ext cx="3274800" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="313" name="Google Shape;313;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13323965" y="5486400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9961245" y="4114800"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="314" name="Google Shape;314;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13323965" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="7324500" cy="2307300"/>
+            <a:off x="10401300" y="5581650"/>
+            <a:ext cx="5513100" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g2b245dd10cc_0_302"/>
+          <p:cNvPr id="315" name="Google Shape;315;h7889ac721fb60280_0_275"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13323965" y="9207500"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9961245" y="6905625"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="320" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="359" name="Google Shape;359;g2b245dd10cc_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;h7889ac721fb60280_0_292"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12587273" cy="12166600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8848725" y="-3505200"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="360" name="Google Shape;360;g2b245dd10cc_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;h7889ac721fb60280_0_292"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10415302" cy="12496800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3133725" y="914400"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="361" name="Google Shape;361;g2b245dd10cc_0_330"/>
+          <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;h7889ac721fb60280_0_292"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1422578" y="1204218"/>
-            <a:ext cx="5931648" cy="1272282"/>
+            <a:off x="1066800" y="903162"/>
+            <a:ext cx="4448179" cy="954213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;h7889ac721fb60280_0_292"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g2b245dd10cc_0_330"/>
+          <p:cNvPr id="327" name="Google Shape;327;h7889ac721fb60280_0_292"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1443600"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;h7889ac721fb60280_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;h7889ac721fb60280_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;h7889ac721fb60280_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12053888" y="4757738"/>
+              <a:ext cx="1845900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="004C97"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5253038"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;h7889ac721fb60280_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1592700"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1592700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="004C97"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8458200"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;h7889ac721fb60280_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1592700"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1592700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="004C97"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;h7889ac721fb60280_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8458200"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="004C97"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="426" name="Shape 426"/>
+        <p:cNvPr id="386" name="Shape 386"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="427" name="Google Shape;427;g2b245dd10cc_0_397"/>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;h7889ac721fb60280_0_357"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12498362" y="7645400"/>
-            <a:ext cx="8217927" cy="6070600"/>
+            <a:off x="9372600" y="5734050"/>
+            <a:ext cx="6162675" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="428" name="Google Shape;428;g2b245dd10cc_0_397"/>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;h7889ac721fb60280_0_357"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-723900" y="-3505200"/>
+            <a:ext cx="19735803" cy="19735803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2b245dd10cc_0_397"/>
+          <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;h7889ac721fb60280_0_357"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="965583" y="1413892"/>
-            <a:ext cx="4203802" cy="1215405"/>
+            <a:off x="712701" y="1060417"/>
+            <a:ext cx="3152457" cy="911543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;h7889ac721fb60280_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;h7889ac721fb60280_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;h7889ac721fb60280_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;h7889ac721fb60280_0_357"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4667250"/>
+            <a:ext cx="3625200" cy="3078600"/>
+            <a:chOff x="11601450" y="4667250"/>
+            <a:chExt cx="3625200" cy="3078600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;h7889ac721fb60280_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4667250"/>
+              <a:ext cx="3625200" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;h7889ac721fb60280_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5810250"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="431" name="Google Shape;431;g2b245dd10cc_0_397"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="436" name="Google Shape;436;g2b245dd10cc_0_397"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;h7889ac721fb60280_0_357"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="437" name="Google Shape;437;g2b245dd10cc_0_397"/>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;h7889ac721fb60280_0_357"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g2b245dd10cc_0_397"/>
+          <p:cNvPr id="398" name="Google Shape;398;h7889ac721fb60280_0_357"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1037296" y="1752600"/>
-            <a:ext cx="22312500" cy="1443600"/>
+            <a:off x="828675" y="1314450"/>
+            <a:ext cx="16630800" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="403" name="Shape 403"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="444" name="Google Shape;444;g2b245dd10cc_0_413"/>
+          <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;h7889ac721fb60280_0_373"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="445" name="Google Shape;445;g2b245dd10cc_0_413"/>
+          <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;h7889ac721fb60280_0_373"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915120"/>
-            <a:ext cx="5094797" cy="1541859"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;h7889ac721fb60280_0_373"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;h7889ac721fb60280_0_373"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;h7889ac721fb60280_0_373"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;h7889ac721fb60280_0_373"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2126100"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2126100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;h7889ac721fb60280_0_373"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;h7889ac721fb60280_0_373"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3133725"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g2b245dd10cc_0_413"/>
+          <p:cNvPr id="412" name="Google Shape;412;h7889ac721fb60280_0_373"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="863700"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="Archivo Black"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2b245dd10cc_0_413"/>
+          <p:cNvPr id="413" name="Google Shape;413;h7889ac721fb60280_0_373"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4178300"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1443600"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="454" name="Google Shape;454;g2b245dd10cc_0_413"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;h7889ac721fb60280_0_373"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="455" name="Google Shape;455;g2b245dd10cc_0_413"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;h7889ac721fb60280_0_373"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvPr id="420" name="Shape 420"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;g2b245dd10cc_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;h7889ac721fb60280_0_389"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10770946" y="0"/>
-            <a:ext cx="13616102" cy="13233400"/>
+            <a:off x="8077200" y="-5410200"/>
+            <a:ext cx="15335250" cy="15335250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;g2b245dd10cc_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;h7889ac721fb60280_0_389"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="10845800"/>
-            <a:ext cx="1892537" cy="1790700"/>
+            <a:off x="552450" y="8134350"/>
+            <a:ext cx="1419225" cy="1343025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g2b245dd10cc_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;h7889ac721fb60280_0_389"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="1397000"/>
-            <a:ext cx="7563113" cy="571500"/>
+            <a:off x="11563350" y="1047750"/>
+            <a:ext cx="5671625" cy="428622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="424" name="Google Shape;424;h7889ac721fb60280_0_389"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;h7889ac721fb60280_0_389"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;h7889ac721fb60280_0_389"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="427" name="Google Shape;427;h7889ac721fb60280_0_389"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6076950"/>
+            <a:ext cx="4377600" cy="2621400"/>
+            <a:chOff x="657225" y="6076950"/>
+            <a:chExt cx="4377600" cy="2621400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;h7889ac721fb60280_0_389"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6076950"/>
+              <a:ext cx="4377600" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="429" name="Google Shape;429;h7889ac721fb60280_0_389"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7219950"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;g2b245dd10cc_0_429"/>
+          <p:cNvPr id="430" name="Google Shape;430;h7889ac721fb60280_0_389"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="4758300"/>
+            <a:off x="657225" y="1362075"/>
+            <a:ext cx="5153100" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g2b245dd10cc_0_429"/>
+          <p:cNvPr id="431" name="Google Shape;431;h7889ac721fb60280_0_389"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="6921500"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="5191125"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;h7889ac721fb60280_0_389"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;h7889ac721fb60280_0_389"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;h7889ac721fb60280_0_389"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="439" name="Shape 439"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2b245dd10cc_0_446"/>
+          <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;h7889ac721fb60280_0_407"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;h7889ac721fb60280_0_407"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;h7889ac721fb60280_0_407"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="443" name="Google Shape;443;h7889ac721fb60280_0_407"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="480" name="Google Shape;480;g2b245dd10cc_0_446"/>
+          <p:cNvPr id="444" name="Google Shape;444;h7889ac721fb60280_0_407"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2548500"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1924200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="487" name="Shape 487"/>
+        <p:cNvPr id="449" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="488" name="Google Shape;488;g2b245dd10cc_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="450" name="Google Shape;450;h7889ac721fb60280_0_416"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1549400"/>
-            <a:ext cx="12587273" cy="12166600"/>
+            <a:off x="-3190875" y="1162050"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="489" name="Google Shape;489;g2b245dd10cc_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;h7889ac721fb60280_0_416"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13971746" y="0"/>
-            <a:ext cx="10415302" cy="12496800"/>
+            <a:off x="10477500" y="-3257550"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;g2b245dd10cc_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;h7889ac721fb60280_0_416"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5931648" cy="1272282"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12773021" y="8429624"/>
+            <a:ext cx="4448180" cy="954214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;h7889ac721fb60280_0_416"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="454" name="Google Shape;454;h7889ac721fb60280_0_416"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;g2b245dd10cc_0_454"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;g2b245dd10cc_0_454"/>
+          <p:cNvPr descr="preencoded.png" id="456" name="Google Shape;456;h7889ac721fb60280_0_416"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14911664" y="2743200"/>
-            <a:ext cx="8268733" cy="8890000"/>
+            <a:off x="11182350" y="2057400"/>
+            <a:ext cx="6200775" cy="6667500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2b245dd10cc_0_454"/>
+          <p:cNvPr id="457" name="Google Shape;457;h7889ac721fb60280_0_416"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609676" y="2997200"/>
-[...82 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="457200" y="2805113"/>
+            <a:ext cx="1245900" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;h7889ac721fb60280_0_416"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1428750" y="2247900"/>
+            <a:ext cx="4072800" cy="2545200"/>
+            <a:chOff x="1428750" y="2247900"/>
+            <a:chExt cx="4072800" cy="2545200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="2247900"/>
+              <a:ext cx="4072800" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="3314700"/>
+              <a:ext cx="4042500" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2b245dd10cc_0_454"/>
+          <p:cNvPr id="461" name="Google Shape;461;h7889ac721fb60280_0_416"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1905238" y="2997200"/>
-[...249 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="457200" y="6348413"/>
+            <a:ext cx="1245900" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;h7889ac721fb60280_0_416"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1428750" y="5562600"/>
+            <a:ext cx="4072800" cy="3002400"/>
+            <a:chOff x="1428750" y="5562600"/>
+            <a:chExt cx="4072800" cy="3002400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="5562600"/>
+              <a:ext cx="4072800" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="6629400"/>
+              <a:ext cx="4042500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2b245dd10cc_0_454"/>
+          <p:cNvPr id="465" name="Google Shape;465;h7889ac721fb60280_0_416"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1905238" y="7416800"/>
-[...249 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="6086475" y="6348413"/>
+            <a:ext cx="1245900" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;h7889ac721fb60280_0_416"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7058025" y="5562600"/>
+            <a:ext cx="4072800" cy="3002400"/>
+            <a:chOff x="7058025" y="5562600"/>
+            <a:chExt cx="4072800" cy="3002400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7058025" y="5562600"/>
+              <a:ext cx="4072800" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7058025" y="6629400"/>
+              <a:ext cx="4042500" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="509" name="Google Shape;509;g2b245dd10cc_0_454"/>
+          <p:cNvPr id="469" name="Google Shape;469;h7889ac721fb60280_0_416"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9411876" y="7416800"/>
-[...249 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="6086475" y="2805113"/>
+            <a:ext cx="1245900" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;h7889ac721fb60280_0_416"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9411876" y="2997200"/>
-            <a:ext cx="5309400" cy="3251100"/>
+            <a:off x="7058025" y="2247900"/>
+            <a:ext cx="4072800" cy="2545200"/>
+            <a:chOff x="7058025" y="2247900"/>
+            <a:chExt cx="4072800" cy="2545200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7058025" y="2247900"/>
+              <a:ext cx="4072800" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;h7889ac721fb60280_0_416"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7058025" y="3314700"/>
+              <a:ext cx="4042500" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2b245dd10cc_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;h7889ac721fb60280_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12498362" y="7645400"/>
-            <a:ext cx="8217927" cy="6070600"/>
+            <a:off x="9372600" y="5734050"/>
+            <a:ext cx="6162675" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2b245dd10cc_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;h7889ac721fb60280_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-723900" y="-3505200"/>
+            <a:ext cx="19735803" cy="19735803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2b245dd10cc_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;h7889ac721fb60280_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="965583" y="1413904"/>
-            <a:ext cx="4203802" cy="1215391"/>
+            <a:off x="712701" y="1060417"/>
+            <a:ext cx="3152457" cy="911543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;h7889ac721fb60280_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;h7889ac721fb60280_0_13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Google Shape;35;h7889ac721fb60280_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;g2b245dd10cc_0_12"/>
+          <p:cNvPr id="36" name="Google Shape;36;h7889ac721fb60280_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8632800" cy="2307300"/>
+            <a:off x="3181350" y="2752725"/>
+            <a:ext cx="6494100" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g2b245dd10cc_0_12"/>
+          <p:cNvPr id="37" name="Google Shape;37;h7889ac721fb60280_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4242330" y="6210300"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="3181350" y="4657725"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="36" name="Google Shape;36;g2b245dd10cc_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;h7889ac721fb60280_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12815902" y="2387600"/>
-            <a:ext cx="10555019" cy="9944100"/>
+            <a:off x="10715625" y="2400300"/>
+            <a:ext cx="6315075" cy="6096000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="522" name="Shape 522"/>
+        <p:cNvPr id="477" name="Shape 477"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="523" name="Google Shape;523;g2b245dd10cc_0_488"/>
+          <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;h7889ac721fb60280_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="524" name="Google Shape;524;g2b245dd10cc_0_488"/>
+          <p:cNvPr descr="preencoded.png" id="479" name="Google Shape;479;h7889ac721fb60280_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915120"/>
-            <a:ext cx="5094797" cy="1541859"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="480" name="Google Shape;480;h7889ac721fb60280_0_443"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;h7889ac721fb60280_0_443"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="525" name="Google Shape;525;g2b245dd10cc_0_488"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="526" name="Google Shape;526;g2b245dd10cc_0_488"/>
+          <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;h7889ac721fb60280_0_443"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2b245dd10cc_0_488"/>
+          <p:cNvPr id="484" name="Google Shape;484;h7889ac721fb60280_0_443"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3044147" y="1193800"/>
-            <a:ext cx="18298800" cy="1443600"/>
+            <a:off x="2333625" y="895350"/>
+            <a:ext cx="13620900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;h7889ac721fb60280_0_443"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="4711700"/>
-            <a:ext cx="7824300" cy="1981200"/>
+            <a:off x="847725" y="3533775"/>
+            <a:ext cx="5958900" cy="1592700"/>
+            <a:chOff x="847725" y="3533775"/>
+            <a:chExt cx="5958900" cy="1592700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="3533775"/>
+              <a:ext cx="5958900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="4105275"/>
+              <a:ext cx="5928300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;h7889ac721fb60280_0_443"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="4711700"/>
-            <a:ext cx="7824300" cy="1981200"/>
+            <a:off x="847725" y="5514975"/>
+            <a:ext cx="5958900" cy="1592700"/>
+            <a:chOff x="847725" y="5514975"/>
+            <a:chExt cx="5958900" cy="1592700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="5514975"/>
+              <a:ext cx="5958900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="6086475"/>
+              <a:ext cx="5928300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;h7889ac721fb60280_0_443"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="4711700"/>
-            <a:ext cx="8027400" cy="863700"/>
+            <a:off x="847725" y="7496175"/>
+            <a:ext cx="5958900" cy="1592700"/>
+            <a:chOff x="847725" y="7496175"/>
+            <a:chExt cx="5958900" cy="1592700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="7496175"/>
+              <a:ext cx="5958900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;h7889ac721fb60280_0_443"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="8067675"/>
+              <a:ext cx="5928300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="544" name="Shape 544"/>
+        <p:cNvPr id="498" name="Shape 498"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="545" name="Google Shape;545;g2b245dd10cc_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="499" name="Google Shape;499;h7889ac721fb60280_0_463"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10770946" y="0"/>
-            <a:ext cx="13616102" cy="13233400"/>
+            <a:off x="8077200" y="-5410200"/>
+            <a:ext cx="15335250" cy="15335250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="546" name="Google Shape;546;g2b245dd10cc_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="500" name="Google Shape;500;h7889ac721fb60280_0_463"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="10845800"/>
-            <a:ext cx="1892537" cy="1790700"/>
+            <a:off x="552450" y="8134350"/>
+            <a:ext cx="1419225" cy="1343025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="547" name="Google Shape;547;g2b245dd10cc_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;h7889ac721fb60280_0_463"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="1397000"/>
-            <a:ext cx="7563113" cy="571500"/>
+            <a:off x="11563350" y="1047750"/>
+            <a:ext cx="5671625" cy="428622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="503" name="Google Shape;503;h7889ac721fb60280_0_463"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;h7889ac721fb60280_0_463"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;h7889ac721fb60280_0_463"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="509" name="Google Shape;509;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;h7889ac721fb60280_0_463"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;h7889ac721fb60280_0_463"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;h7889ac721fb60280_0_463"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="519" name="Google Shape;519;h7889ac721fb60280_0_463"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2352675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3267075"/>
+              <a:ext cx="1491600" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4324350"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4324350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1701300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6143625"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;h7889ac721fb60280_0_463"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7286625"/>
+              <a:ext cx="3095625" cy="2581275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="548" name="Google Shape;548;g2b245dd10cc_0_509"/>
+          <p:cNvPr id="526" name="Google Shape;526;h7889ac721fb60280_0_463"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...380 lines deleted...]
-            <a:ext cx="1981500" cy="647700"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1710600" cy="491400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>Betrayal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="561" name="Google Shape;561;g2b245dd10cc_0_509"/>
+          <p:cNvPr id="527" name="Google Shape;527;h7889ac721fb60280_0_463"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="5156200"/>
-[...41 lines deleted...]
-            <a:ext cx="6486300" cy="1354800"/>
+            <a:off x="10429875" y="6143625"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Rare event causes unpredictable magic.</a:t>
+              <a:t>Queen's advisor revealed as spy.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="563" name="Google Shape;563;g2b245dd10cc_0_509"/>
+          <p:cNvPr id="528" name="Google Shape;528;h7889ac721fb60280_0_463"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="7391400"/>
-[...82 lines deleted...]
-            <a:ext cx="2260800" cy="647700"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="1234500" cy="491400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>Invasion</a:t>
+              <a:t>Quest</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="566" name="Google Shape;566;g2b245dd10cc_0_509"/>
+          <p:cNvPr id="529" name="Google Shape;529;h7889ac721fb60280_0_463"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="8191500"/>
-[...41 lines deleted...]
-            <a:ext cx="4263600" cy="1354800"/>
+            <a:off x="7296150" y="3905250"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Kingdom attacked by monsters.</a:t>
+              <a:t>Adventurers seek immortal artifact.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5550594" y="9715500"/>
-            <a:ext cx="4128016" cy="3441700"/>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;h7889ac721fb60280_0_463"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1657350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3267075"/>
+              <a:ext cx="1367700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;h7889ac721fb60280_0_463"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;h7889ac721fb60280_0_463"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;h7889ac721fb60280_0_463"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;g2b245dd10cc_0_509"/>
+          <p:cNvPr id="537" name="Google Shape;537;h7889ac721fb60280_0_463"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13908238" y="7391400"/>
-[...801 lines deleted...]
-            <a:ext cx="12278100" cy="1443600"/>
+            <a:off x="7839075" y="8791575"/>
+            <a:ext cx="9105900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="591" name="Shape 591"/>
+        <p:cNvPr id="542" name="Shape 542"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="592" name="Google Shape;592;g2b245dd10cc_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="543" name="Google Shape;543;h7889ac721fb60280_0_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="1549400"/>
-            <a:ext cx="12587273" cy="12166600"/>
+            <a:off x="8848725" y="1162050"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="593" name="Google Shape;593;g2b245dd10cc_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="544" name="Google Shape;544;h7889ac721fb60280_0_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10415302" cy="12496800"/>
+            <a:off x="-3133725" y="-3257550"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="594" name="Google Shape;594;g2b245dd10cc_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;h7889ac721fb60280_0_506"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1422578" y="11239500"/>
-            <a:ext cx="5931648" cy="1272282"/>
+            <a:off x="1066800" y="8429624"/>
+            <a:ext cx="4448179" cy="954214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;h7889ac721fb60280_0_506"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;h7889ac721fb60280_0_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;h7889ac721fb60280_0_506"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="595" name="Google Shape;595;g2b245dd10cc_0_555"/>
+          <p:cNvPr id="549" name="Google Shape;549;h7889ac721fb60280_0_506"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1443600"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;h7889ac721fb60280_0_506"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2828925"/>
+            <a:ext cx="6555075" cy="2305050"/>
+            <a:chOff x="2038350" y="2828925"/>
+            <a:chExt cx="6555075" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;h7889ac721fb60280_0_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;h7889ac721fb60280_0_506"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6372225" y="3448050"/>
+              <a:ext cx="2221200" cy="1173600"/>
+              <a:chOff x="6372225" y="3448050"/>
+              <a:chExt cx="2221200" cy="1173600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="553" name="Google Shape;553;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="3448050"/>
+                <a:ext cx="1931700" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="554" name="Google Shape;554;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="4057650"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;h7889ac721fb60280_0_506"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5474384" cy="3073400"/>
+            <a:off x="9029700" y="6486525"/>
+            <a:ext cx="6555075" cy="2305050"/>
+            <a:chOff x="9029700" y="6486525"/>
+            <a:chExt cx="6555075" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="556" name="Google Shape;556;h7889ac721fb60280_0_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;h7889ac721fb60280_0_506"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13363575" y="7105650"/>
+              <a:ext cx="2221200" cy="1173600"/>
+              <a:chOff x="13363575" y="7105650"/>
+              <a:chExt cx="2221200" cy="1173600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="558" name="Google Shape;558;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="7105650"/>
+                <a:ext cx="1931700" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="559" name="Google Shape;559;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="7715250"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;h7889ac721fb60280_0_506"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8497362" y="4597400"/>
-            <a:ext cx="12600" cy="1422300"/>
+            <a:off x="2038350" y="6486525"/>
+            <a:ext cx="7627575" cy="2305050"/>
+            <a:chOff x="2038350" y="6486525"/>
+            <a:chExt cx="7627575" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;h7889ac721fb60280_0_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;h7889ac721fb60280_0_506"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6372225" y="7105650"/>
+              <a:ext cx="3293700" cy="1173600"/>
+              <a:chOff x="6372225" y="7105650"/>
+              <a:chExt cx="3293700" cy="1173600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="563" name="Google Shape;563;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="7105650"/>
+                <a:ext cx="3293700" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="564" name="Google Shape;564;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="7715250"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;h7889ac721fb60280_0_506"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8497362" y="4597400"/>
-            <a:ext cx="12600" cy="1422300"/>
+            <a:off x="9029700" y="2828925"/>
+            <a:ext cx="7336275" cy="2305050"/>
+            <a:chOff x="9029700" y="2828925"/>
+            <a:chExt cx="7336275" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1146 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="566" name="Google Shape;566;h7889ac721fb60280_0_506"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;h7889ac721fb60280_0_506"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13363575" y="3448050"/>
+              <a:ext cx="3002400" cy="1173600"/>
+              <a:chOff x="13363575" y="3448050"/>
+              <a:chExt cx="3002400" cy="1173600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="568" name="Google Shape;568;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="3448050"/>
+                <a:ext cx="2046000" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="569" name="Google Shape;569;h7889ac721fb60280_0_506"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="4057650"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="630" name="Shape 630"/>
+        <p:cNvPr id="574" name="Shape 574"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="631" name="Google Shape;631;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="632" name="Google Shape;632;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18652150" y="833145"/>
-            <a:ext cx="5094797" cy="1541859"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;h7889ac721fb60280_0_537"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;h7889ac721fb60280_0_537"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;h7889ac721fb60280_0_537"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="634" name="Google Shape;634;g2b245dd10cc_0_593"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="635" name="Google Shape;635;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="7697162" cy="12369800"/>
+            <a:off x="361950" y="1562100"/>
+            <a:ext cx="5781675" cy="6477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="638" name="Google Shape;638;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8781362" y="1054100"/>
-            <a:ext cx="1083210" cy="1016000"/>
+            <a:off x="6581775" y="723900"/>
+            <a:ext cx="819150" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;h7889ac721fb60280_0_537"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2390793"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="004C97"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="639" name="Google Shape;639;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2374900"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="6543675" y="3181350"/>
+            <a:ext cx="895350" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="584" name="Google Shape;584;h7889ac721fb60280_0_537"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4829193"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="004C97"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="641" name="Google Shape;641;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="585" name="Google Shape;585;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8779805" y="4305300"/>
-            <a:ext cx="1086321" cy="1016000"/>
+            <a:off x="6543675" y="5629925"/>
+            <a:ext cx="895350" cy="836888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="586" name="Google Shape;586;h7889ac721fb60280_0_537"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7267593"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="004C97"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="644" name="Google Shape;644;g2b245dd10cc_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="587" name="Google Shape;587;h7889ac721fb60280_0_537"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8835191" y="7556500"/>
-            <a:ext cx="975551" cy="1016000"/>
+            <a:off x="6543675" y="8048625"/>
+            <a:ext cx="895350" cy="876300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="646" name="Google Shape;646;g2b245dd10cc_0_593"/>
+          <p:cNvPr id="588" name="Google Shape;588;h7889ac721fb60280_0_537"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="10502900"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1905000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="649" name="Google Shape;649;g2b245dd10cc_0_593"/>
+          <p:cNvPr id="589" name="Google Shape;589;h7889ac721fb60280_0_537"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5956300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4467225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g2b245dd10cc_0_593"/>
+          <p:cNvPr id="590" name="Google Shape;590;h7889ac721fb60280_0_537"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="9309100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6981825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g2b245dd10cc_0_593"/>
+          <p:cNvPr id="591" name="Google Shape;591;h7889ac721fb60280_0_537"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1443600"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="656" name="Shape 656"/>
+        <p:cNvPr id="596" name="Shape 596"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="657" name="Google Shape;657;g2b245dd10cc_0_618"/>
+          <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;h7889ac721fb60280_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="658" name="Google Shape;658;g2b245dd10cc_0_618"/>
+          <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;h7889ac721fb60280_0_558"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915120"/>
-            <a:ext cx="5094797" cy="1541859"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;h7889ac721fb60280_0_558"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="600" name="Google Shape;600;h7889ac721fb60280_0_558"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;h7889ac721fb60280_0_558"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="602" name="Google Shape;602;h7889ac721fb60280_0_558"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2795588"/>
+            <a:ext cx="17106900" cy="6524550"/>
+            <a:chOff x="590550" y="2795588"/>
+            <a:chExt cx="17106900" cy="6524550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2795588"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="7629525" y="2795588"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="604" name="Google Shape;604;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2795588"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="8048625" y="2795588"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="605" name="Google Shape;605;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2795588"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="606" name="Google Shape;606;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2909888"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="607" name="Google Shape;607;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3433763"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="608" name="Google Shape;608;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4567238"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="590550" y="4567238"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="610" name="Google Shape;610;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4567238"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="1009650" y="4567238"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="611" name="Google Shape;611;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4567238"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="612" name="Google Shape;612;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4681538"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="613" name="Google Shape;613;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5205413"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="614" name="Google Shape;614;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="615" name="Google Shape;615;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6338888"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="590550" y="6338888"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="616" name="Google Shape;616;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="6338888"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="1009650" y="6338888"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="617" name="Google Shape;617;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="6338888"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="618" name="Google Shape;618;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6453188"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6977063"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6338888"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="5010150" y="6338888"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="622" name="Google Shape;622;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="6338888"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="5429250" y="6338888"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="623" name="Google Shape;623;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="6338888"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="624" name="Google Shape;624;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6453188"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6977063"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="626" name="Google Shape;626;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="627" name="Google Shape;627;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8110538"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="5010150" y="8110538"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="628" name="Google Shape;628;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="8110538"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="5429250" y="8110538"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="629" name="Google Shape;629;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="8110538"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8224838"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="631" name="Google Shape;631;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8748713"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="632" name="Google Shape;632;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="633" name="Google Shape;633;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6338888"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="9429750" y="6338888"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="634" name="Google Shape;634;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="6338888"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="9848850" y="6338888"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="635" name="Google Shape;635;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="6338888"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="636" name="Google Shape;636;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6453188"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="637" name="Google Shape;637;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6977063"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="638" name="Google Shape;638;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="639" name="Google Shape;639;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8110538"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="9429750" y="8110538"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="640" name="Google Shape;640;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="8110538"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="9848850" y="8110538"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="641" name="Google Shape;641;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="8110538"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="642" name="Google Shape;642;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8224838"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="643" name="Google Shape;643;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8748713"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="644" name="Google Shape;644;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="645" name="Google Shape;645;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6338888"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="13849350" y="6338888"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="646" name="Google Shape;646;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="6338888"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="14268450" y="6338888"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="647" name="Google Shape;647;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="6338888"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="648" name="Google Shape;648;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6453188"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="649" name="Google Shape;649;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6977063"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="650" name="Google Shape;650;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="651" name="Google Shape;651;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4567238"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="5010150" y="4567238"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="652" name="Google Shape;652;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4567238"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="5429250" y="4567238"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="653" name="Google Shape;653;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4567238"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="654" name="Google Shape;654;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4681538"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="655" name="Google Shape;655;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5205413"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="656" name="Google Shape;656;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4567238"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="13849350" y="4567238"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="658" name="Google Shape;658;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4567238"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="14268450" y="4567238"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="659" name="Google Shape;659;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4567238"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="660" name="Google Shape;660;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4681538"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="661" name="Google Shape;661;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5205413"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="662" name="Google Shape;662;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;h7889ac721fb60280_0_558"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4567238"/>
+              <a:ext cx="3848100" cy="1209600"/>
+              <a:chOff x="9429750" y="4567238"/>
+              <a:chExt cx="3848100" cy="1209600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="664" name="Google Shape;664;h7889ac721fb60280_0_558"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4567238"/>
+                <a:ext cx="3429000" cy="1209600"/>
+                <a:chOff x="9848850" y="4567238"/>
+                <a:chExt cx="3429000" cy="1209600"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="665" name="Google Shape;665;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4567238"/>
+                  <a:ext cx="3429000" cy="1209600"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4762" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="666" name="Google Shape;666;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4681538"/>
+                  <a:ext cx="2811900" cy="491400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Archivo Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Archivo Black"/>
+                      <a:ea typeface="Archivo Black"/>
+                      <a:cs typeface="Archivo Black"/>
+                      <a:sym typeface="Archivo Black"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="667" name="Google Shape;667;h7889ac721fb60280_0_558"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5205413"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="668" name="Google Shape;668;h7889ac721fb60280_0_558"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;h7889ac721fb60280_0_558"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="659" name="Google Shape;659;g2b245dd10cc_0_618"/>
+          <p:cNvPr id="681" name="Google Shape;681;h7889ac721fb60280_0_558"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2952 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId22">
+                <a:hlinkClick r:id="rId17">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="730" name="Google Shape;730;g2b245dd10cc_0_618"/>
+          <p:cNvPr id="682" name="Google Shape;682;h7889ac721fb60280_0_558"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1443600"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="735" name="Shape 735"/>
+        <p:cNvPr id="687" name="Shape 687"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="736" name="Google Shape;736;g2b245dd10cc_0_696"/>
+          <p:cNvPr descr="preencoded.png" id="688" name="Google Shape;688;h7889ac721fb60280_0_648"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8217927" cy="6070600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2752725" y="-4057650"/>
+            <a:ext cx="6162675" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="737" name="Google Shape;737;g2b245dd10cc_0_696"/>
+          <p:cNvPr descr="preencoded.png" id="689" name="Google Shape;689;h7889ac721fb60280_0_648"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-723903" y="-5943603"/>
+            <a:ext cx="19735803" cy="19735803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="738" name="Google Shape;738;g2b245dd10cc_0_696"/>
+          <p:cNvPr descr="preencoded.png" id="690" name="Google Shape;690;h7889ac721fb60280_0_648"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4203801" cy="1215405"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14422842" y="8315040"/>
+            <a:ext cx="3152458" cy="911543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="739" name="Google Shape;739;g2b245dd10cc_0_696"/>
+          <p:cNvPr descr="preencoded.png" id="691" name="Google Shape;691;h7889ac721fb60280_0_648"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1206651" y="1917700"/>
-            <a:ext cx="9056232" cy="10350500"/>
+            <a:off x="1838325" y="1438275"/>
+            <a:ext cx="5534025" cy="8124825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="692" name="Google Shape;692;h7889ac721fb60280_0_648"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="693" name="Google Shape;693;h7889ac721fb60280_0_648"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="694" name="Google Shape;694;h7889ac721fb60280_0_648"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="740" name="Google Shape;740;g2b245dd10cc_0_696"/>
+          <p:cNvPr id="695" name="Google Shape;695;h7889ac721fb60280_0_648"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...41 lines deleted...]
-            <a:ext cx="11998800" cy="4301100"/>
+            <a:off x="8001000" y="5724525"/>
+            <a:ext cx="8957400" cy="3231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="742" name="Google Shape;742;g2b245dd10cc_0_696"/>
+          <p:cNvPr id="696" name="Google Shape;696;h7889ac721fb60280_0_648"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10669334" y="3073400"/>
-            <a:ext cx="9064800" cy="3653400"/>
+            <a:off x="8001000" y="2305050"/>
+            <a:ext cx="6696000" cy="2752800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="743" name="Google Shape;743;g2b245dd10cc_0_696"/>
+          <p:cNvPr id="697" name="Google Shape;697;h7889ac721fb60280_0_648"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId7">
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g2b245dd10cc_0_24"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;h7889ac721fb60280_0_26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2b245dd10cc_0_24"/>
+          <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;h7889ac721fb60280_0_26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915111"/>
-            <a:ext cx="5094797" cy="1541878"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;h7889ac721fb60280_0_26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g2b245dd10cc_0_24"/>
+          <p:cNvPr id="49" name="Google Shape;49;h7889ac721fb60280_0_26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-2291345" y="5640852"/>
-            <a:ext cx="11554200" cy="4072500"/>
+            <a:off x="-1589700" y="2774625"/>
+            <a:ext cx="8502000" cy="3074700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7648575" y="1228725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7648575" y="1228725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="1228725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7868603" y="1510665"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="1323975"/>
+            <a:ext cx="4539600" cy="1135500"/>
+            <a:chOff x="9020175" y="1323975"/>
+            <a:chExt cx="4539600" cy="1135500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1323975"/>
+              <a:ext cx="4539600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1895475"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="3267075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9020175" y="3267075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3267075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9240203" y="3549015"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="3362325"/>
+            <a:ext cx="4539600" cy="1135500"/>
+            <a:chOff x="10391775" y="3362325"/>
+            <a:chExt cx="4539600" cy="1135500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3362325"/>
+              <a:ext cx="4539600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3933825"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="5305425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10391775" y="5305425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="5305425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10611803" y="5587365"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="5400675"/>
+            <a:ext cx="4539600" cy="1135500"/>
+            <a:chOff x="11763375" y="5400675"/>
+            <a:chExt cx="4539600" cy="1135500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5400675"/>
+              <a:ext cx="4539600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5972175"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="7343775"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11763375" y="7343775"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7343775"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11983403" y="7625715"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;h7889ac721fb60280_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13134975" y="7439025"/>
+            <a:ext cx="4539600" cy="1135500"/>
+            <a:chOff x="13134975" y="7439025"/>
+            <a:chExt cx="4539600" cy="1135500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="7439025"/>
+              <a:ext cx="4539600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;h7889ac721fb60280_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="8010525"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;h7889ac721fb60280_0_26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10199375" y="1638300"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="7696171" y="2843213"/>
+            <a:ext cx="6991500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;h7889ac721fb60280_0_26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9143971" y="4881563"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;h7889ac721fb60280_0_26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10391746" y="6919913"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g2b245dd10cc_0_24"/>
+          <p:cNvPr descr="preencoded.png" id="77" name="Google Shape;77;h7889ac721fb60280_0_26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10199375" y="1638300"/>
-[...1551 lines deleted...]
-            <a:ext cx="9348368" cy="9194800"/>
+            <a:off x="3867150" y="2533650"/>
+            <a:ext cx="4705350" cy="6610350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="82" name="Shape 82"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="86" name="Google Shape;86;g2b245dd10cc_0_67"/>
+          <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;h7889ac721fb60280_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10770946" y="0"/>
-            <a:ext cx="13616102" cy="13233400"/>
+            <a:off x="8077200" y="-5410200"/>
+            <a:ext cx="15335250" cy="15335250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="87" name="Google Shape;87;g2b245dd10cc_0_67"/>
+          <p:cNvPr descr="preencoded.png" id="84" name="Google Shape;84;h7889ac721fb60280_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="10845800"/>
-            <a:ext cx="1892537" cy="1790700"/>
+            <a:off x="552450" y="8134350"/>
+            <a:ext cx="1419225" cy="1343025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="88" name="Google Shape;88;g2b245dd10cc_0_67"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;h7889ac721fb60280_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="1397000"/>
-            <a:ext cx="7563113" cy="571497"/>
+            <a:off x="11563350" y="1047750"/>
+            <a:ext cx="5671625" cy="428622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;h7889ac721fb60280_0_64"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="87" name="Google Shape;87;h7889ac721fb60280_0_64"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;h7889ac721fb60280_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2b245dd10cc_0_67"/>
+          <p:cNvPr id="89" name="Google Shape;89;h7889ac721fb60280_0_64"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17892300" cy="1443600"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="13430400" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;h7889ac721fb60280_0_64"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;h7889ac721fb60280_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;h7889ac721fb60280_0_64"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g2b245dd10cc_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;h7889ac721fb60280_0_78"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1549400"/>
-            <a:ext cx="12587273" cy="12166600"/>
+            <a:off x="-3190875" y="1162050"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g2b245dd10cc_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;h7889ac721fb60280_0_78"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13971746" y="0"/>
-            <a:ext cx="10415302" cy="12496800"/>
+            <a:off x="10477500" y="-3257550"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="101" name="Google Shape;101;g2b245dd10cc_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;h7889ac721fb60280_0_78"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5931648" cy="1272282"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12773021" y="8429624"/>
+            <a:ext cx="4448180" cy="954214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;h7889ac721fb60280_0_78"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;h7889ac721fb60280_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;h7889ac721fb60280_0_78"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g2b245dd10cc_0_79"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2b245dd10cc_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;h7889ac721fb60280_0_78"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;h7889ac721fb60280_0_78"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="7875000" cy="4622700"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3602475"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3602475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;h7889ac721fb60280_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="857250" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;h7889ac721fb60280_0_78"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2857500"/>
+              <a:ext cx="5997000" cy="2583300"/>
+              <a:chOff x="1876425" y="2857500"/>
+              <a:chExt cx="5997000" cy="2583300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="108" name="Google Shape;108;h7889ac721fb60280_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="2857500"/>
+                <a:ext cx="5997000" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="109" name="Google Shape;109;h7889ac721fb60280_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3505200"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;h7889ac721fb60280_0_78"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="1041022" cy="1016000"/>
+            <a:off x="1847850" y="5972173"/>
+            <a:ext cx="6025575" cy="3735827"/>
+            <a:chOff x="1847850" y="5972173"/>
+            <a:chExt cx="6025575" cy="3735827"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;h7889ac721fb60280_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972173"/>
+              <a:ext cx="857250" cy="952504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;h7889ac721fb60280_0_78"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7124700"/>
+              <a:ext cx="5997000" cy="2583300"/>
+              <a:chOff x="1876425" y="7124700"/>
+              <a:chExt cx="5997000" cy="2583300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="113" name="Google Shape;113;h7889ac721fb60280_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7124700"/>
+                <a:ext cx="5997000" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;h7889ac721fb60280_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7772400"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="120" name="Google Shape;120;g2b245dd10cc_0_99"/>
+          <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;h7889ac721fb60280_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="121" name="Google Shape;121;g2b245dd10cc_0_99"/>
+          <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;h7889ac721fb60280_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915114"/>
-            <a:ext cx="5094797" cy="1541872"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;h7889ac721fb60280_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;h7889ac721fb60280_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;h7889ac721fb60280_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;h7889ac721fb60280_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4219575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1004887" y="5562600"/>
+              <a:ext cx="4636800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6515100"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2705100" y="8801100"/>
+              <a:ext cx="1236300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;h7889ac721fb60280_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049400" cy="11214000"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;h7889ac721fb60280_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4219575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12415838" y="5562600"/>
+              <a:ext cx="4636800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6515100"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14116050" y="8801100"/>
+              <a:ext cx="1236300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;h7889ac721fb60280_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049381" cy="5626100"/>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570475"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...89 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7058025" y="885825"/>
+              <a:ext cx="3941400" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1838325"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;h7889ac721fb60280_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4124325"/>
+              <a:ext cx="5286375" cy="4219575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;h7889ac721fb60280_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="8801100"/>
+              <a:ext cx="1236300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvPr id="144" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g2b245dd10cc_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;h7889ac721fb60280_0_123"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12498362" y="7645400"/>
-            <a:ext cx="8217927" cy="6070600"/>
+            <a:off x="9372600" y="5734050"/>
+            <a:ext cx="6162675" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g2b245dd10cc_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;h7889ac721fb60280_0_123"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-723900" y="-3505200"/>
+            <a:ext cx="19735803" cy="19735803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="155" name="Google Shape;155;g2b245dd10cc_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="147" name="Google Shape;147;h7889ac721fb60280_0_123"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="965583" y="1413904"/>
-            <a:ext cx="4203802" cy="1215392"/>
+            <a:off x="712701" y="1060417"/>
+            <a:ext cx="3152457" cy="911543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;h7889ac721fb60280_0_123"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;h7889ac721fb60280_0_123"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;h7889ac721fb60280_0_123"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="157" name="Google Shape;157;g2b245dd10cc_0_131"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="158" name="Google Shape;158;g2b245dd10cc_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;h7889ac721fb60280_0_123"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;h7889ac721fb60280_0_123"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="4152900"/>
-            <a:ext cx="13603500" cy="5422800"/>
+            <a:off x="4048125" y="3114675"/>
+            <a:ext cx="10321275" cy="4187100"/>
+            <a:chOff x="4048125" y="3114675"/>
+            <a:chExt cx="10321275" cy="4187100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;h7889ac721fb60280_0_123"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3114675"/>
+              <a:ext cx="10292700" cy="3627000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;h7889ac721fb60280_0_123"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10706100" y="6810375"/>
+              <a:ext cx="3663300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g2b245dd10cc_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;h7889ac721fb60280_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12587273" cy="12166600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3190875" y="-3505200"/>
+            <a:ext cx="12630150" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;g2b245dd10cc_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;h7889ac721fb60280_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10415302" cy="12496800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10477500" y="914400"/>
+            <a:ext cx="10944225" cy="12630150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g2b245dd10cc_0_144"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;h7889ac721fb60280_0_137"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5931648" cy="1272282"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12773021" y="903162"/>
+            <a:ext cx="4448180" cy="954213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2b245dd10cc_0_144"/>
+          <p:cNvPr id="163" name="Google Shape;163;h7889ac721fb60280_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1621569" y="1422400"/>
-            <a:ext cx="20216700" cy="1443600"/>
+            <a:off x="1266825" y="1066800"/>
+            <a:ext cx="15059100" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;h7889ac721fb60280_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;h7889ac721fb60280_0_137"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;h7889ac721fb60280_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="004C97"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;h7889ac721fb60280_0_137"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3252788" y="3890962"/>
+              <a:ext cx="1247775" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5205413"/>
+              <a:ext cx="4434900" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;h7889ac721fb60280_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="004C97"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;h7889ac721fb60280_0_137"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8586788" y="3890962"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5205413"/>
+              <a:ext cx="4434900" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;h7889ac721fb60280_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="004C97"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="177" name="Google Shape;177;h7889ac721fb60280_0_137"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13773150" y="3890962"/>
+              <a:ext cx="1276350" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;h7889ac721fb60280_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5205413"/>
+              <a:ext cx="4434900" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2b245dd10cc_0_144"/>
+          <p:cNvPr id="179" name="Google Shape;179;h7889ac721fb60280_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...801 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="1609725" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g2b245dd10cc_0_144"/>
+          <p:cNvPr id="180" name="Google Shape;180;h7889ac721fb60280_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="6858000" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g2b245dd10cc_0_144"/>
+          <p:cNvPr id="181" name="Google Shape;181;h7889ac721fb60280_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="12125325" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F5F5F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="198" name="Shape 198"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="199" name="Google Shape;199;g2b245dd10cc_0_175"/>
+          <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;h7889ac721fb60280_0_163"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14492511" cy="13716000"/>
+            <a:off x="13724977" y="1436333"/>
+            <a:ext cx="3820620" cy="1156408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="200" name="Google Shape;200;g2b245dd10cc_0_175"/>
+          <p:cNvPr descr="preencoded.png" id="188" name="Google Shape;188;h7889ac721fb60280_0_163"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18302250" y="1915108"/>
-            <a:ext cx="5094797" cy="1541884"/>
+            <a:off x="-7372350" y="-3124200"/>
+            <a:ext cx="18240375" cy="18240375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;h7889ac721fb60280_0_163"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;h7889ac721fb60280_0_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g2b245dd10cc_0_175"/>
+          <p:cNvPr id="192" name="Google Shape;192;h7889ac721fb60280_0_163"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7007100" cy="1443600"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="5267400" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;h7889ac721fb60280_0_163"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-            <a:ext cx="20843400" cy="10058400"/>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7381800"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7381800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...145 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="195" name="Google Shape;195;h7889ac721fb60280_0_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3157537" y="2028825"/>
+              <a:ext cx="1181100" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="197" name="Google Shape;197;h7889ac721fb60280_0_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8591550" y="2028825"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7381800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;h7889ac721fb60280_0_163"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="2028825"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2967990" y="3343275"/>
+              <a:ext cx="1560300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4067175"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2358390" y="8258175"/>
+              <a:ext cx="2779500" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8497253" y="3343275"/>
+              <a:ext cx="1302900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4067175"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7759065" y="8258175"/>
+              <a:ext cx="2779500" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="3343275"/>
+              <a:ext cx="2817600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="004C97"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="004C97"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4067175"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;h7889ac721fb60280_0_163"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13007340" y="8258175"/>
+              <a:ext cx="3084300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="004C97"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>