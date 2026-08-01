--- v1 (2026-06-01)
+++ v2 (2026-08-01)
@@ -1,241 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...119 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId5"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483660" r:id="rId5"/>
+    <p:sldMasterId id="2147483669" r:id="rId6"/>
+    <p:sldMasterId id="2147483687" r:id="rId7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...45 lines deleted...]
-    <p:sldId id="302" r:id="rId53"/>
+    <p:sldId id="256" r:id="rId9"/>
+    <p:sldId id="257" r:id="rId10"/>
+    <p:sldId id="258" r:id="rId11"/>
+    <p:sldId id="259" r:id="rId12"/>
+    <p:sldId id="260" r:id="rId13"/>
+    <p:sldId id="261" r:id="rId14"/>
+    <p:sldId id="262" r:id="rId15"/>
+    <p:sldId id="263" r:id="rId16"/>
+    <p:sldId id="264" r:id="rId17"/>
+    <p:sldId id="265" r:id="rId18"/>
+    <p:sldId id="266" r:id="rId19"/>
+    <p:sldId id="267" r:id="rId20"/>
+    <p:sldId id="268" r:id="rId21"/>
+    <p:sldId id="269" r:id="rId22"/>
+    <p:sldId id="270" r:id="rId23"/>
+    <p:sldId id="271" r:id="rId24"/>
+    <p:sldId id="272" r:id="rId25"/>
+    <p:sldId id="273" r:id="rId26"/>
+    <p:sldId id="274" r:id="rId27"/>
+    <p:sldId id="275" r:id="rId28"/>
+    <p:sldId id="276" r:id="rId29"/>
+    <p:sldId id="277" r:id="rId30"/>
+    <p:sldId id="278" r:id="rId31"/>
+    <p:sldId id="279" r:id="rId32"/>
+    <p:sldId id="280" r:id="rId33"/>
+    <p:sldId id="281" r:id="rId34"/>
+    <p:sldId id="282" r:id="rId35"/>
+    <p:sldId id="283" r:id="rId36"/>
+    <p:sldId id="284" r:id="rId37"/>
+    <p:sldId id="285" r:id="rId38"/>
+    <p:sldId id="286" r:id="rId39"/>
+    <p:sldId id="287" r:id="rId40"/>
+    <p:sldId id="288" r:id="rId41"/>
+    <p:sldId id="289" r:id="rId42"/>
+    <p:sldId id="290" r:id="rId43"/>
+    <p:sldId id="291" r:id="rId44"/>
+    <p:sldId id="292" r:id="rId45"/>
+    <p:sldId id="293" r:id="rId46"/>
+    <p:sldId id="294" r:id="rId47"/>
+    <p:sldId id="295" r:id="rId48"/>
+    <p:sldId id="296" r:id="rId49"/>
+    <p:sldId id="297" r:id="rId50"/>
+    <p:sldId id="298" r:id="rId51"/>
+    <p:sldId id="299" r:id="rId52"/>
+    <p:sldId id="300" r:id="rId53"/>
+    <p:sldId id="301" r:id="rId54"/>
+    <p:sldId id="302" r:id="rId55"/>
+    <p:sldId id="303" r:id="rId56"/>
+    <p:sldId id="304" r:id="rId57"/>
+    <p:sldId id="305" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Roboto"/>
-      <p:regular r:id="rId54"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId57"/>
+      <p:regular r:id="rId59"/>
+      <p:bold r:id="rId60"/>
+      <p:italic r:id="rId61"/>
+      <p:boldItalic r:id="rId62"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId58"/>
-[...9 lines deleted...]
-      <p:boldItalic r:id="rId65"/>
+      <p:regular r:id="rId63"/>
+      <p:bold r:id="rId64"/>
+      <p:italic r:id="rId65"/>
+      <p:boldItalic r:id="rId66"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId66"/>
-      <p:boldItalic r:id="rId67"/>
+      <p:bold r:id="rId67"/>
+      <p:boldItalic r:id="rId68"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -424,78 +475,64 @@
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...12 lines deleted...]
-    </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId68" roundtripDataSignature="AMtx7mho5Mz6zfopx6oGK36meD6wVUsCBg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId69" roundtripDataSignature="AMtx7miEkvWAXqNQKYdFty1mMBW4GbT/zQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A300E361-9DD0-4224-A563-BFABF0E7496C}">
-  <a:tblStyle styleId="{A300E361-9DD0-4224-A563-BFABF0E7496C}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{242D142A-AE73-45BD-92E3-D9346C86691F}">
+  <a:tblStyle styleId="{242D142A-AE73-45BD-92E3-D9346C86691F}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -572,75 +609,55 @@
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</p:viewPr>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId69" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1168,303 +1185,315 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/finance/quote/BTC-GBP?window=5Y" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/uk-scotland-57268024" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/technology-56012952" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccaf.io/cbnsi/cbeci/comparisons" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/863917/number-crypto-coins-tokens/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/863917/number-crypto-coins-tokens/" TargetMode="External"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omnicalculator.com/reports/how-many-cryptocurrencies-are-there" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coingecko.com/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/technology/2022/jan/13/investors-sue-kim-kardashian-and-floyd-mayweather-jr-over-crypto-scheme-ethereummax" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2022-183" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YJVtgv6Zmq4" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g25ebdb82868_0_0:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3f5311222f4_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g25ebdb82868_0_0:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3f5311222f4_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1478,110 +1507,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="228" name="Shape 228"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2768912105e_0_295:notes"/>
+          <p:cNvPr id="229" name="Google Shape;229;g2768912105e_0_295:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g2768912105e_0_295:notes"/>
+          <p:cNvPr id="230" name="Google Shape;230;g2768912105e_0_295:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1606,530 +1635,676 @@
               </a:rPr>
               <a:t>An institutional body includes organisations such as banks or insurance companies.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="236" name="Shape 236"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g2768912105e_0_456:notes"/>
+          <p:cNvPr id="237" name="Google Shape;237;g3f58edda79c_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;g3f58edda79c_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>“Without an organisation in the middle” might refer to banks or payment platforms, among other financial intermediary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>companies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="244" name="Shape 244"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;g164e30dc810_0_152:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g2768912105e_0_456:notes"/>
+          <p:cNvPr id="246" name="Google Shape;246;g164e30dc810_0_152:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 10 minutes on task | 6 minutes feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be given one part of the reading or all parts. (Print two per page)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>For lower ability groups or students, focus on one section of the reading or use a whole class reading strategy.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Note key summary points on the whiteboard. Students can make notes from class feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;g164e30dc810_0_152:notes"/>
+          <p:cNvPr id="254" name="Google Shape;254;g34232d54a9e_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g164e30dc810_0_152:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;g34232d54a9e_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...7 lines deleted...]
-              </a:buClr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
-[...185 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-GB"/>
+              <a:t>Different sets of students to be given different sections to read and summarise. Students then feedback to the class.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g34232d54a9e_0_0:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g3f582d049f0_0_216:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g34232d54a9e_0_0:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g3f582d049f0_0_216:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2139,115 +2314,115 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Different sets of students to be given different sections to read and summarise. Students then feedback to the class.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="267" name="Shape 267"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g3d363b4769f_0_0:notes"/>
+          <p:cNvPr id="268" name="Google Shape;268;g3d363b4769f_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g3d363b4769f_0_0:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;g3d363b4769f_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2309,115 +2484,115 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Updated March 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvPr id="275" name="Shape 275"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g2768912105e_0_64:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;g2768912105e_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2768912105e_0_64:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g2768912105e_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2465,165 +2640,177 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>That is what happened to a man called Jake, who told the BBC that he had </a:t>
+              <a:t>Man interviewed by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>BBC said that he had </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>lost millions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> after becoming addicted to trading cryptocurrencies. Jake did not have millions to lose — he was charged with stealing £1.5mn from his employer.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1000" u="sng">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvPr id="285" name="Shape 285"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2fbab5f9578_2_28:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g2fbab5f9578_2_28:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g2fbab5f9578_2_28:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;g2fbab5f9578_2_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2738,115 +2925,115 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://ccaf.io/cbnsi/cbeci/comparisons</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g164e30dc810_0_177:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;g164e30dc810_0_177:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g164e30dc810_0_177:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;g164e30dc810_0_177:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2870,115 +3057,115 @@
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Suggested timing: 1 minute video | 6 minutes AfL quiz</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="301" name="Shape 301"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g341ea246896_0_3:notes"/>
+          <p:cNvPr id="302" name="Google Shape;302;g341ea246896_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g341ea246896_0_3:notes"/>
+          <p:cNvPr id="303" name="Google Shape;303;g341ea246896_0_3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2986,584 +3173,840 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Suggested timing: 1 minute video | 6 minutes AfL quiz</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Activity options: </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Write down key phrases in a word bank</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Pair work competition: how many key facts can you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>remember without looking at the board?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g164e30dc810_0_160:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;g1575e96a1fb_0_240:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g164e30dc810_0_160:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;g1575e96a1fb_0_240:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...7 lines deleted...]
-              </a:buClr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...35 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1">
-[...81 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="309" name="Shape 309"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g1575e96a1fb_0_240:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;g164e30dc810_0_160:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g1575e96a1fb_0_240:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;g164e30dc810_0_160:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 8 minutes class discussion</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Encourage students to consider all points from a range of perspectives i.e. a disadvantage for one, could be an advantage for another. For example, anonymity might benefit someone living in a repressive country. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key learnings:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The session is not intended to say that crypto is good or bad. Students should be aware that it’s important to get lots of information to make a good decision about crypto. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g3cf023dee4f_2_0:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;g3cf023dee4f_2_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g3cf023dee4f_2_0:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;g3cf023dee4f_2_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="322" name="Shape 322"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;g1a6729e0c41_0_0:notes"/>
+          <p:cNvPr id="323" name="Google Shape;323;g1a6729e0c41_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g1a6729e0c41_0_0:notes"/>
+          <p:cNvPr id="324" name="Google Shape;324;g1a6729e0c41_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3610,242 +4053,322 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g1a6729e0c41_0_9:notes"/>
+          <p:cNvPr id="330" name="Google Shape;330;g1a6729e0c41_0_9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g1a6729e0c41_0_9:notes"/>
+          <p:cNvPr id="331" name="Google Shape;331;g1a6729e0c41_0_9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Source: </a:t>
-            </a:r>
+              <a:t>For latest numbers, Google ‘number of cryptocurrencies in the world at the moment’</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Possible results: </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://www.statista.com/statistics/863917/number-crypto-coins-tokens/</a:t>
+              <a:t>Omnicalculator</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Coingecko</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="338" name="Shape 338"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g1a6729e0c41_0_18:notes"/>
+          <p:cNvPr id="339" name="Google Shape;339;g1a6729e0c41_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g1a6729e0c41_0_18:notes"/>
+          <p:cNvPr id="340" name="Google Shape;340;g1a6729e0c41_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3854,232 +4377,233 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="222" name="Shape 222"/>
+        <p:cNvPr id="345" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g1a6729e0c41_0_27:notes"/>
+          <p:cNvPr id="346" name="Google Shape;346;g1a6729e0c41_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g1a6729e0c41_0_27:notes"/>
+          <p:cNvPr id="347" name="Google Shape;347;g1a6729e0c41_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB"/>
+              <a:t>Technically anyone with an internet connection: because it is fully digital and decentralised, you do not need to provide personal details or bank account numbers to hold it in a private wallet.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="231" name="Shape 231"/>
+        <p:cNvPr id="354" name="Shape 354"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g1a6729e0c41_0_37:notes"/>
+          <p:cNvPr id="355" name="Google Shape;355;g1a6729e0c41_0_37:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;g1a6729e0c41_0_37:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g1a6729e0c41_0_37:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4088,115 +4612,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="238" name="Shape 238"/>
+        <p:cNvPr id="361" name="Shape 361"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;g1a6729e0c41_0_46:notes"/>
+          <p:cNvPr id="362" name="Google Shape;362;g1a6729e0c41_0_46:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g1a6729e0c41_0_46:notes"/>
+          <p:cNvPr id="363" name="Google Shape;363;g1a6729e0c41_0_46:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4205,115 +4729,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="245" name="Shape 245"/>
+        <p:cNvPr id="368" name="Shape 368"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;g1a6729e0c41_0_55:notes"/>
+          <p:cNvPr id="369" name="Google Shape;369;g1a6729e0c41_0_55:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;g1a6729e0c41_0_55:notes"/>
+          <p:cNvPr id="370" name="Google Shape;370;g1a6729e0c41_0_55:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4322,115 +4846,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="252" name="Shape 252"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;g1a6729e0c41_0_64:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;g1a6729e0c41_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;g1a6729e0c41_0_64:notes"/>
+          <p:cNvPr id="377" name="Google Shape;377;g1a6729e0c41_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4439,115 +4963,392 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="259" name="Shape 259"/>
+        <p:cNvPr id="153" name="Shape 153"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;g1a6729e0c41_0_73:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;g3f5311222f4_0_103:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3f5311222f4_0_103:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="177272"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="382" name="Shape 382"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;g1a6729e0c41_0_73:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;g1a6729e0c41_0_73:notes"/>
+          <p:cNvPr id="384" name="Google Shape;384;g1a6729e0c41_0_73:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4556,1561 +5357,3311 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="47" name="Shape 47"/>
+        <p:cNvPr id="389" name="Shape 389"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;g1466ef7c987_0_0:notes"/>
+          <p:cNvPr id="390" name="Google Shape;390;g1a6729e0c41_0_83:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g1466ef7c987_0_0:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;g1a6729e0c41_0_83:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="177272"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...119 lines deleted...]
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Key learning: also true of any investment. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="266" name="Shape 266"/>
+        <p:cNvPr id="396" name="Shape 396"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g1a6729e0c41_0_83:notes"/>
+          <p:cNvPr id="397" name="Google Shape;397;g3cf023dee4f_2_5:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3cf023dee4f_2_5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="401" name="Shape 401"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3f582d049f0_0_138:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;g1a6729e0c41_0_83:notes"/>
+          <p:cNvPr id="403" name="Google Shape;403;g3f582d049f0_0_138:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...8 lines deleted...]
-              <a:buSzPts val="1100"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="424" name="Shape 424"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g3cf023dee4f_2_5:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;g27635965fc0_0_59:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g3cf023dee4f_2_5:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;g27635965fc0_0_59:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It may be that young people might think about crypto as ‘empowering’ ‘revolutionary’ or ‘exciting’ – if this is the case, explain reasons why, although these might be feelings associated with investing in crypto, there is also a lot of anxiety, disappointment, confusion and frustration that can also be generated.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="222222"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;g164e30dc810_0_640:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;g164e30dc810_0_266:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g164e30dc810_0_266:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Teacher prompt questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How do different social groups or communities approach the use of money and new financial technologies?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>In what ways might economic background influence attitudes toward emerging financial tools like cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How could varying levels of financial literacy or education shape someone’s understanding of digital currencies?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Are there philosophical or ethical considerations that affect how people view new forms of money?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;g164e30dc810_0_274:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;g164e30dc810_0_274:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes feedback |  8 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The discussion is based on likelihood to engage in risk, reflect back on who is likely to invest and why?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Highlight the discussion is largely based on stereotypes and does not apply to all people in a specified group.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="455" name="Shape 455"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g2768912105e_0_212:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g2768912105e_0_212:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="462" name="Shape 462"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="463" name="Google Shape;463;g2768912105e_0_219:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g164e30dc810_0_640:notes"/>
+          <p:cNvPr id="464" name="Google Shape;464;g2768912105e_0_219:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="136363"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher prompt questions</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Why did the value of the coin decrease?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Why is that a bad thing?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Who would have been able to benefit in this scenario?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How might someone protect themselves or make the best out of this situation?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key ideas to draw out: </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Kim Kardashian used her massive influence/reach to influence the value of the cryptocurrency.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="471" name="Shape 471"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g2768912105e_0_238:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;g2768912105e_0_238:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Guardian article</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>SEC Fine</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Her lack of disclosing her ownership of the tokens was similar to insider trading: making money by using insider knowledge. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g27635965fc0_0_59:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;g25ebdb82868_0_39:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g25ebdb82868_0_39:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="481" name="Shape 481"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g2587371d77b_0_18:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;g2587371d77b_0_18:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Alternative video: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Pump and Dump Schemes Explained in One Minute</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="494" name="Shape 494"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;g3f582d049f0_0_162:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g27635965fc0_0_59:notes"/>
+          <p:cNvPr id="496" name="Google Shape;496;g3f582d049f0_0_162:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...8 lines deleted...]
-              <a:buSzPts val="1100"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...64 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
-[...93 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="518" name="Shape 518"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g164e30dc810_0_266:notes"/>
+          <p:cNvPr id="519" name="Google Shape;519;g164e30dc810_0_662:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g164e30dc810_0_266:notes"/>
+          <p:cNvPr id="520" name="Google Shape;520;g164e30dc810_0_662:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
-[...35 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
-[...202 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="525" name="Shape 525"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g164e30dc810_0_274:notes"/>
+          <p:cNvPr id="526" name="Google Shape;526;g164e30dc810_0_374:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;g164e30dc810_0_374:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="535" name="Shape 535"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;g2587371d77b_0_77:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;g2587371d77b_0_77:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>- You can check the crypto company's registration number on Companies House to check it is a legitimate company (only applies for UK firms). You can also check the Financial Conduct Authority register.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>- Most cryptocurrencies are not regulated by the FCA (even if the firm providing the crypto is) which means you won't be protected by the UK's Financial Compensation Scheme. This means that if you're scammed it is unlikely you will recover your money.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="543" name="Shape 543"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="544" name="Google Shape;544;g164e30dc810_0_319:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g164e30dc810_0_274:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;g164e30dc810_0_319:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Suggested timing: 4 minutes feedback |  8 minutes on task </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1">
+              <a:t>Suggested timing:  8 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The discussion is based on likelihood to engage in risk, reflect back on who is likely to invest and why?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t>Teacher direction:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Highlight the discussion is largely based on stereotypes and does not apply to all people in a specified group.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1">
+              <a:t>Advise students to consider what it’s like in both roles: the young people sending and receiving the texts. Young people may understand the feeling of excitement and adrenaline at the prospect of making quick money. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Equally, advise students to imagine what good advice sounds like from a friend:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Calm, reassuring, non-judgmental, curious</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvPr id="551" name="Shape 551"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g2768912105e_0_212:notes"/>
+          <p:cNvPr id="552" name="Google Shape;552;g3f58edda79c_0_10:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="553" name="Google Shape;553;g3f58edda79c_0_10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="570" name="Shape 570"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="571" name="Google Shape;571;g3f582d049f0_0_186:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g2768912105e_0_212:notes"/>
+          <p:cNvPr id="572" name="Google Shape;572;g3f582d049f0_0_186:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="595" name="Shape 595"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="596" name="Google Shape;596;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="597" name="Google Shape;597;g1575e96a1fb_0_290:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6119,2834 +8670,1107 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="601" name="Shape 601"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2768912105e_0_219:notes"/>
+          <p:cNvPr id="602" name="Google Shape;602;g27635965fc0_0_179:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="603" name="Google Shape;603;g27635965fc0_0_179:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3f582d049f0_0_68:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;g3f582d049f0_0_68:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="618" name="Shape 618"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="619" name="Google Shape;619;g164e30dc810_0_482:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g2768912105e_0_219:notes"/>
+          <p:cNvPr id="620" name="Google Shape;620;g164e30dc810_0_482:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="136363"/>
-[...168 lines deleted...]
-              <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g2768912105e_0_238:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;g164e30dc810_0_113:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g2768912105e_0_238:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g164e30dc810_0_113:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
-[...3 lines deleted...]
-                <a:hlinkClick r:id="rId2"/>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Guardian article</a:t>
+              <a:t>Suggested timing: 4 minutes on task | 4 minutes feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>From left to right:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Bitcoin (BTC) - The most widely used cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buNone/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
-[...5 lines deleted...]
-              <a:t>SEC Fine</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Tether (USDT) – a stablecoin pegged to the US dollar.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Binance Coin (BNB) – the native token of the Binance exchange and the Binance Smart Chain.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Uniswap (UNI) – the governance token of the Uniswap decentralized exchange (DEX).</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>TRON (TRX) – the native cryptocurrency of the TRON blockchain.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>XRP (Ripple) – a digital payment protocol and cryptocurrency focused on fast, low-cost cross-border transactions.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Ethereum (ETH) – the native token of the Ethereum blockchain, used for decentralized applications and smart contracts</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="202" name="Shape 202"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g2587371d77b_0_18:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3cd3a2567ad_0_2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g2587371d77b_0_18:notes"/>
-[...126 lines deleted...]
-          <p:cNvPr id="56" name="Google Shape;56;g25ebdb82868_0_39:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;g3cd3a2567ad_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200">
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes on task | 4 minutes feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key learning: bb</a:t>
+            </a:r>
             <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="355" name="Shape 355"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g164e30dc810_0_647:notes"/>
-[...116 lines deleted...]
-          <p:cNvPr id="363" name="Google Shape;363;g164e30dc810_0_662:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;g164e30dc810_0_142:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g164e30dc810_0_662:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g164e30dc810_0_142:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="219" name="Shape 219"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g164e30dc810_0_374:notes"/>
-[...330 lines deleted...]
-          <p:cNvPr id="389" name="Google Shape;389;g164e30dc810_0_319:notes"/>
+          <p:cNvPr id="220" name="Google Shape;220;g3a358771ede_1_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;g164e30dc810_0_319:notes"/>
-[...1436 lines deleted...]
-          <p:cNvPr id="94" name="Google Shape;94;g164e30dc810_0_142:notes"/>
+          <p:cNvPr id="221" name="Google Shape;221;g3a358771ede_1_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8959,212 +9783,259 @@
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...117 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g33cada08c39_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -9550,50 +10421,904 @@
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;g3f5311222f4_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38" name="Google Shape;38;g3f5311222f4_0_34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;g3f5311222f4_0_37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="41" name="Google Shape;41;g3f5311222f4_0_37"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;g3f5311222f4_0_37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;g3f5311222f4_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="45" name="Shape 45"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3f5311222f4_0_43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;g3f5311222f4_0_43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3f5311222f4_0_46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="51" name="Google Shape;51;g3f5311222f4_0_48"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="52" name="Shape 52"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;g3f5311222f4_0_50"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f5311222f4_0_50"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Google Shape;10;g33cada08c39_0_4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -9858,50 +11583,1379 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3f5311222f4_0_109"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="59" name="Google Shape;59;g3f5311222f4_0_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f5311222f4_0_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="61" name="Shape 61"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;g3f5311222f4_0_113"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f5311222f4_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="65" name="Google Shape;65;g3f5311222f4_0_116"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3f5311222f4_0_118"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="69" name="Google Shape;69;g3f5311222f4_0_120"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="71" name="Google Shape;71;g3f5311222f4_0_122"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3f5311222f4_0_124"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74" name="Google Shape;74;g3f5311222f4_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f5311222f4_0_124"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="76" name="Shape 76"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="77" name="Google Shape;77;g3f5311222f4_0_128"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3f5311222f4_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="80" name="Google Shape;80;g3f5311222f4_0_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;g33cada08c39_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -9934,50 +12988,1149 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="82" name="Shape 82"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;g3f5311222f4_0_134"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84" name="Google Shape;84;g3f5311222f4_0_134"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3f5311222f4_0_137"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f5311222f4_0_137"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f5311222f4_0_140"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3f5311222f4_0_143"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f5311222f4_0_143"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f5311222f4_0_146"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3f5311222f4_0_148"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3f582d049f0_0_93"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3f582d049f0_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3f582d049f0_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f582d049f0_0_97"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3f582d049f0_0_97"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3f582d049f0_0_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -10039,50 +14192,1107 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f582d049f0_0_102"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3f582d049f0_0_104"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3f582d049f0_0_106"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3f582d049f0_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3f582d049f0_0_108"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;g3f582d049f0_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="118" name="Shape 118"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f582d049f0_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;g3f582d049f0_0_114"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3f582d049f0_0_114"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3f582d049f0_0_118"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3f582d049f0_0_118"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="128" name="Google Shape;128;g3f582d049f0_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3f582d049f0_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3f582d049f0_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
@@ -10287,50 +15497,329 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="132" name="Shape 132"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g3f582d049f0_0_127"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3f582d049f0_0_127"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g3f582d049f0_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3f582d049f0_0_132"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="21" name="Shape 21"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -10828,52 +16317,64 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout50.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -11565,265 +17066,2485 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="56" name="Shape 56"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483670" r:id="rId1"/>
+    <p:sldLayoutId id="2147483671" r:id="rId2"/>
+    <p:sldLayoutId id="2147483672" r:id="rId3"/>
+    <p:sldLayoutId id="2147483673" r:id="rId4"/>
+    <p:sldLayoutId id="2147483674" r:id="rId5"/>
+    <p:sldLayoutId id="2147483675" r:id="rId6"/>
+    <p:sldLayoutId id="2147483676" r:id="rId7"/>
+    <p:sldLayoutId id="2147483677" r:id="rId8"/>
+    <p:sldLayoutId id="2147483678" r:id="rId9"/>
+    <p:sldLayoutId id="2147483679" r:id="rId10"/>
+    <p:sldLayoutId id="2147483680" r:id="rId11"/>
+    <p:sldLayoutId id="2147483681" r:id="rId12"/>
+    <p:sldLayoutId id="2147483682" r:id="rId13"/>
+    <p:sldLayoutId id="2147483683" r:id="rId14"/>
+    <p:sldLayoutId id="2147483684" r:id="rId15"/>
+    <p:sldLayoutId id="2147483685" r:id="rId16"/>
+    <p:sldLayoutId id="2147483686" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<file path=ppt/slideMasters/slideMaster4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483688" r:id="rId1"/>
+    <p:sldLayoutId id="2147483689" r:id="rId2"/>
+    <p:sldLayoutId id="2147483690" r:id="rId3"/>
+    <p:sldLayoutId id="2147483691" r:id="rId4"/>
+    <p:sldLayoutId id="2147483692" r:id="rId5"/>
+    <p:sldLayoutId id="2147483693" r:id="rId6"/>
+    <p:sldLayoutId id="2147483694" r:id="rId7"/>
+    <p:sldLayoutId id="2147483695" r:id="rId8"/>
+    <p:sldLayoutId id="2147483696" r:id="rId9"/>
+    <p:sldLayoutId id="2147483697" r:id="rId10"/>
+    <p:sldLayoutId id="2147483698" r:id="rId11"/>
+    <p:sldLayoutId id="2147483699" r:id="rId12"/>
+    <p:sldLayoutId id="2147483700" r:id="rId13"/>
+    <p:sldLayoutId id="2147483701" r:id="rId14"/>
+    <p:sldLayoutId id="2147483702" r:id="rId15"/>
+    <p:sldLayoutId id="2147483703" r:id="rId16"/>
+    <p:sldLayoutId id="2147483704" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/finance/quote/BTC-GBP?window=5Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/finance/quote/BTC-GBP?window=5Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fca.org.uk/investsmart/crypto-basics#section-investing-in-crypto-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fca.org.uk/investsmart/crypto-basics#section-investing-in-crypto-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydoh.ca/learn/money-101/investing/cryptocurrency-101-a-guide-for-parents-and-teens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/hub/research/decrypting-cryptoassets-nfts-report/" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investopedia.com/terms/b/blockchain.asp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/hub/research/decrypting-cryptoassets-nfts-report/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fca.org.uk/investsmart/crypto-basics" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://young.scot/get-informed/what-is-cryptocurrency/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g25ebdb82868_0_0"/>
+          <p:cNvPr id="144" name="Google Shape;144;g3f5311222f4_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1253100"/>
             <a:ext cx="8012100" cy="1884300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11911,435 +19632,454 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g25ebdb82868_0_0"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3f5311222f4_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
-            <a:ext cx="6681300" cy="492600"/>
+            <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This session is aimed at Year 9 and</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This session is aimed at Year 9 and is also appropriate for KS4 and KS5</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" sz="1000">
+              <a:t> is also appropriate for KS4 and KS5</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-            </a:endParaRPr>
-[...25 lines deleted...]
-              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3f5311222f4_0_27" title="noun-crowdfunding-16247.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14296" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="479425" y="3175500"/>
+            <a:ext cx="1048000" cy="898151"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g2768912105e_0_295"/>
+          <p:cNvPr id="232" name="Google Shape;232;g2768912105e_0_295"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1401375" y="894150"/>
-            <a:ext cx="6976200" cy="1917900"/>
+            <a:ext cx="6976200" cy="2225700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Why some are wary of cryptocurrency…</a:t>
             </a:r>
             <a:endParaRPr sz="1500">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It doesn’t have the backing of a</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> government or</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> central bank</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1500">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>usually</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> isn’t regulated</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It isn't stable</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It isn't accepted fo</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>r buying most</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> shopping </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>items</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g2768912105e_0_295"/>
+          <p:cNvPr id="233" name="Google Shape;233;g2768912105e_0_295"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12352,51 +20092,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2768912105e_0_295"/>
+          <p:cNvPr id="234" name="Google Shape;234;g2768912105e_0_295"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -12410,1402 +20150,580 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cryptocurrency vs. money</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="117" name="Google Shape;117;g2768912105e_0_295" title="noun-cross-5871950.png"/>
+          <p:cNvPr id="235" name="Google Shape;235;g2768912105e_0_295" title="noun-tick-7454586.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="15476" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="894150"/>
+            <a:ext cx="1109350" cy="937675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;g3f58edda79c_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439450" y="978750"/>
+            <a:ext cx="6212100" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;g3f58edda79c_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrency vs. money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="242" name="Google Shape;242;g3f58edda79c_0_0" title="noun-cross-5871950.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17533" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="132775" y="3197731"/>
+            <a:off x="272750" y="1113906"/>
             <a:ext cx="1268600" cy="1046213"/>
-          </a:xfrm>
-[...25 lines deleted...]
-            <a:ext cx="1109350" cy="937675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;g2768912105e_0_295"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3f58edda79c_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1401375" y="3062575"/>
-            <a:ext cx="6317100" cy="1881900"/>
+            <a:off x="1541350" y="978750"/>
+            <a:ext cx="6317100" cy="2894100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>…can be exactly why others prefer it</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Its instability (also called volatility) allows some people to make huge gains in a short space of time, but also huge losses!</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2100">
+              <a:rPr lang="en-GB" sz="2600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
-            <a:endParaRPr sz="2100">
+            <a:endParaRPr sz="2600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-323850" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It is </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1500">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>sometimes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> decentralised, meaning peer to peer trades can take place without an organisation in the middle </a:t>
             </a:r>
-            <a:endParaRPr sz="1200"/>
+            <a:endParaRPr sz="1700"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="117"/>
+                                          <p:spTgt spid="242"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="117"/>
+                                          <p:spTgt spid="242"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="119"/>
-[...961 lines deleted...]
-                                          <p:spTgt spid="128"/>
+                                          <p:spTgt spid="243"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvPr id="247" name="Shape 247"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g164e30dc810_0_152"/>
+          <p:cNvPr id="248" name="Google Shape;248;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="4405825"/>
             <a:ext cx="3597600" cy="692700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -13931,171 +20849,171 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1 | Literacy Resource (Stretch)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="135" name="Google Shape;135;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page (1).png"/>
+          <p:cNvPr id="249" name="Google Shape;249;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page (1).png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6484775" y="325325"/>
             <a:ext cx="2398423" cy="3392350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g164e30dc810_0_152"/>
+          <p:cNvPr id="250" name="Google Shape;250;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="113375" y="1182625"/>
             <a:ext cx="5834400" cy="2909100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Literacy </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>esource</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: Cryptocurrency </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
@@ -14399,550 +21317,376 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the positives and negatives of cryptocurrency? Fill in the table on the sheet. </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g164e30dc810_0_152"/>
+          <p:cNvPr id="251" name="Google Shape;251;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="138" name="Google Shape;138;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page.png"/>
+          <p:cNvPr id="252" name="Google Shape;252;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5556000" y="1598750"/>
             <a:ext cx="2398423" cy="3392350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="256" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g34232d54a9e_0_0"/>
+          <p:cNvPr id="257" name="Google Shape;257;g34232d54a9e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17400" y="1107850"/>
-            <a:ext cx="9109200" cy="3417000"/>
+            <a:ext cx="9109200" cy="2532000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cryptocurrencies have a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>limited supply</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>, giving them value—Bitcoin is capped at 21 million coins. Coins are </a:t>
-[...2 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:t>, giving them value; Bitcoin is capped at 21 million coins. Coins are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>mined</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> using powerful computers solving complex math problems.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="2000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1500"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The value of crypto is mostly based on </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>what people believe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> the value of the cryptocurrency is or will be. It is not issued by the government, like the British pound or US dollar. This is why it can be very </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>volatile</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> - often changing in value.</a:t>
-[...24 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Crypto is </a:t>
-[...153 lines deleted...]
-            <a:endParaRPr sz="1600">
+              <a:t>often changing in value.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g34232d54a9e_0_0"/>
+          <p:cNvPr id="258" name="Google Shape;258;g34232d54a9e_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517100" y="4285925"/>
             <a:ext cx="1609500" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1300"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g34232d54a9e_0_0"/>
+          <p:cNvPr id="259" name="Google Shape;259;g34232d54a9e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="189575" y="170375"/>
             <a:ext cx="9109200" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -15001,429 +21745,846 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="143">
+                                          <p:spTgt spid="257">
                                             <p:txEl>
                                               <p:pRg end="0" st="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="143">
+                                          <p:spTgt spid="257">
                                             <p:txEl>
                                               <p:pRg end="1" st="1"/>
-                                            </p:txEl>
-[...145 lines deleted...]
-                                              <p:pRg end="4" st="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g3d363b4769f_0_0"/>
+          <p:cNvPr id="264" name="Google Shape;264;g3f582d049f0_0_216"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517100" y="4285925"/>
             <a:ext cx="1609500" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1300"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g3d363b4769f_0_0"/>
+          <p:cNvPr id="265" name="Google Shape;265;g3f582d049f0_0_216"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="189575" y="170375"/>
             <a:ext cx="9109200" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="3200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="3200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Bitcoin’s change in price: 5 years</a:t>
+              <a:t>Summary | What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g3d363b4769f_0_0"/>
+          <p:cNvPr id="266" name="Google Shape;266;g3f582d049f0_0_216"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17400" y="1107850"/>
+            <a:ext cx="9109200" cy="2108700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Crypto is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>speculative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>people buy it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>hoping</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> the price will rise, often without evidence. Unlike game currencies, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>real money can be lost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Currently, crypto isn't widely accepted for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>purchases</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1500"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Investing should only happen after saving an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>emergency fund</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>at least three months’ expenses for unexpected events like house repairs or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>losing your job</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="266">
+                                            <p:txEl>
+                                              <p:pRg end="0" st="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="266">
+                                            <p:txEl>
+                                              <p:pRg end="1" st="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="266">
+                                            <p:txEl>
+                                              <p:pRg end="2" st="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="270" name="Shape 270"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3d363b4769f_0_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7517100" y="4285925"/>
+            <a:ext cx="1609500" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1300"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;g3d363b4769f_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="189575" y="170375"/>
+            <a:ext cx="9109200" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Bitcoin’s change in price over 5 years</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3d363b4769f_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="113375" y="1182625"/>
             <a:ext cx="2245500" cy="3455700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -15599,675 +22760,681 @@
               <a:rPr b="1" lang="en-GB" sz="1700" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>over £90,000</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700" u="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="153" name="Google Shape;153;g3d363b4769f_0_0"/>
+          <p:cNvPr id="274" name="Google Shape;274;g3d363b4769f_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2547475" y="1231300"/>
             <a:ext cx="6482176" cy="3285125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvPr id="278" name="Shape 278"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2768912105e_0_64"/>
+          <p:cNvPr id="279" name="Google Shape;279;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133075" y="2917650"/>
-            <a:ext cx="6680700" cy="1563900"/>
+            <a:off x="133075" y="2886600"/>
+            <a:ext cx="7032900" cy="2055000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Social</a:t>
+              <a:t>Social </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some people get short-term happiness from their cryptocurrencies going up and down, but others can end up </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>suffering from </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>severe</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> anxiety.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some people have ended up treating it like gambling or committing crimes to fund </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>it</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g2768912105e_0_64"/>
+          <p:cNvPr id="280" name="Google Shape;280;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133075" y="1265600"/>
-            <a:ext cx="6680700" cy="1527000"/>
+            <a:off x="133075" y="1092975"/>
+            <a:ext cx="7032900" cy="1694700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00A500"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Environmental </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="00A500"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cryptocurrencies can be </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>environmentally unfriendly </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>because it takes a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>large amount of energy</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to power the technology they require. </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Bitcoin alone uses </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>more energy than some entire countries</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>! </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>There are increasing efforts to try to make cryptocurrencies greener. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g2768912105e_0_64"/>
+          <p:cNvPr id="281" name="Google Shape;281;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133075" y="4717125"/>
+            <a:off x="133075" y="4804800"/>
             <a:ext cx="7805400" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Watch the video 3:30 [optional] -  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>ht</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>tps://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="161" name="Google Shape;161;g2768912105e_0_64"/>
+          <p:cNvPr id="282" name="Google Shape;282;g2768912105e_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262875" y="1265600"/>
             <a:ext cx="1560900" cy="1392666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="162" name="Google Shape;162;g2768912105e_0_64"/>
+          <p:cNvPr id="283" name="Google Shape;283;g2768912105e_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262875" y="2787284"/>
             <a:ext cx="1560899" cy="1392666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g2768912105e_0_64"/>
+          <p:cNvPr id="284" name="Google Shape;284;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16300,114 +23467,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="158"/>
+                                          <p:spTgt spid="279"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="289" name="Google Shape;289;g2fbab5f9578_2_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="271100" y="1677075"/>
             <a:ext cx="5136000" cy="1477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -16426,130 +23593,130 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Bitcoin's energy consumption is similar to the whole country of Poland.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2500" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="290" name="Google Shape;290;g2fbab5f9578_2_28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7665525" y="4068700"/>
             <a:ext cx="1260600" cy="1030500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="291" name="Google Shape;291;g2fbab5f9578_2_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5559500" y="1531350"/>
             <a:ext cx="3366624" cy="3223554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="292" name="Google Shape;292;g2fbab5f9578_2_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -16563,51 +23730,51 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Did you know?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="293" name="Google Shape;293;g2fbab5f9578_2_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="271100" y="3277400"/>
             <a:ext cx="5136000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -16687,114 +23854,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="172"/>
+                                          <p:spTgt spid="293"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="176" name="Shape 176"/>
+        <p:cNvPr id="297" name="Shape 297"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g164e30dc810_0_177"/>
+          <p:cNvPr id="298" name="Google Shape;298;g164e30dc810_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="274500" y="269902"/>
             <a:ext cx="7021200" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -16816,87 +23983,87 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>5 myths about cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="178" name="Google Shape;178;g164e30dc810_0_177" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="299" name="Google Shape;299;g164e30dc810_0_177" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1824225" y="1081250"/>
             <a:ext cx="5495550" cy="3569475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g164e30dc810_0_177"/>
+          <p:cNvPr id="300" name="Google Shape;300;g164e30dc810_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3072000" y="4743300"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -16978,128 +24145,128 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="178"/>
+                                          <p:spTgt spid="299"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="178"/>
+                                          <p:spTgt spid="299"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="183" name="Shape 183"/>
+        <p:cNvPr id="304" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;g341ea246896_0_3"/>
+          <p:cNvPr id="305" name="Google Shape;305;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="274500" y="269902"/>
+            <a:off x="267525" y="116377"/>
             <a:ext cx="7021200" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -17115,866 +24282,470 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>5 myths about cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="185" name="Google Shape;185;g341ea246896_0_3" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="306" name="Google Shape;306;g341ea246896_0_3" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5174050" y="1540612"/>
-            <a:ext cx="3175050" cy="2062275"/>
+            <a:off x="7058450" y="1268430"/>
+            <a:ext cx="1967626" cy="1278034"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln cap="flat" cmpd="sng" w="17700">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g341ea246896_0_3"/>
+          <p:cNvPr id="307" name="Google Shape;307;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3072000" y="4743300"/>
-            <a:ext cx="3000000" cy="354000"/>
+            <a:off x="7058450" y="2600124"/>
+            <a:ext cx="1859100" cy="219300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="56650" lIns="56650" spcFirstLastPara="1" rIns="56650" wrap="square" tIns="56650">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1100">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr lang="en-GB" sz="682">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Video | </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1100" u="sng">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr lang="en-GB" sz="682" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://youtu.be/J-xEhaUxCy4</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1100">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr lang="en-GB" sz="682">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1100">
+            <a:endParaRPr sz="682">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g341ea246896_0_3"/>
+          <p:cNvPr id="308" name="Google Shape;308;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="274500" y="1468900"/>
-            <a:ext cx="4757700" cy="2706600"/>
+            <a:off x="162825" y="924550"/>
+            <a:ext cx="6579000" cy="3478800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>These common myths are </a:t>
-[...25 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Remember:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Cryptocurrency</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Cryptocurrency is a high-risk and volatile investment. Some people will make money, others will lose money.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>As the cost of living rises, cryptocurrencies can protect your money</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Cryptocurrency is not a reliable protection against rising living costs</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>You can’t spend cryptocurrency</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Cryptocurrency can be spent in some places</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Cryptocurrencies are transparent</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Cryptocurrencies are designed to be decentralised and harder to trace</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Only criminals use cryptocurrencies</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:t>Many people use cryptocurrencies for legal purposes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g164e30dc810_0_160"/>
-[...367 lines deleted...]
-          <p:cNvPr id="45" name="Google Shape;45;g1575e96a1fb_0_240"/>
+          <p:cNvPr id="151" name="Google Shape;151;g1575e96a1fb_0_240"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -18048,64 +24819,64 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="46" name="Google Shape;46;g1575e96a1fb_0_240"/>
+          <p:cNvPr id="152" name="Google Shape;152;g1575e96a1fb_0_240"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -19055,71 +25826,439 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g3cf023dee4f_2_0"/>
+          <p:cNvPr id="313" name="Google Shape;313;g164e30dc810_0_160"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238075" y="2263950"/>
+            <a:off x="272750" y="2251925"/>
+            <a:ext cx="3837000" cy="2810100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Have a discussion in pairs:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>One person </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>defends</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>cryptocurrency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and the other person </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>gives arguments against</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> it.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Prepare to share your opinions with the class. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g164e30dc810_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="1134325"/>
+            <a:ext cx="8767800" cy="978900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What are some of the positives and negatives about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Bitcoin or cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;g164e30dc810_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Cryptocurrency - the good and the bad</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="316" name="Google Shape;316;g164e30dc810_0_160" title="noun-debate-7340772.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="13360" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4604075" y="2038000"/>
+            <a:ext cx="3025300" cy="2621099"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3cf023dee4f_2_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238100" y="1532150"/>
             <a:ext cx="6667800" cy="831300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
@@ -19177,70 +26316,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Assessment for learning multiple choice quiz</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2100">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="204" name="Shape 204"/>
+        <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g1a6729e0c41_0_0"/>
+          <p:cNvPr id="326" name="Google Shape;326;g1a6729e0c41_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="8735100" cy="1200600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19317,51 +26456,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g1a6729e0c41_0_0"/>
+          <p:cNvPr id="327" name="Google Shape;327;g1a6729e0c41_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19383,64 +26522,64 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="207" name="Google Shape;207;g1a6729e0c41_0_0"/>
+          <p:cNvPr id="328" name="Google Shape;328;g1a6729e0c41_0_0"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2114550"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -20007,70 +27146,70 @@
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="332" name="Shape 332"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g1a6729e0c41_0_9"/>
+          <p:cNvPr id="333" name="Google Shape;333;g1a6729e0c41_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="8297400" cy="1539300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20178,64 +27317,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="213" name="Google Shape;213;g1a6729e0c41_0_9"/>
+          <p:cNvPr id="334" name="Google Shape;334;g1a6729e0c41_0_9"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2114550"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -20805,51 +27944,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g1a6729e0c41_0_9"/>
+          <p:cNvPr id="335" name="Google Shape;335;g1a6729e0c41_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20869,78 +28008,172 @@
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g1a6729e0c41_0_9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960125" y="3431450"/>
+            <a:ext cx="7239000" cy="921900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The top 20 cryptocurrencies collectively account for nearly 90% of the total crypto market capitalisation. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="File:About icon (The Noun Project).svg - Wikimedia Commons" id="337" name="Google Shape;337;g1a6729e0c41_0_9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="73325" y="3506638"/>
+            <a:ext cx="771523" cy="771523"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="341" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g1a6729e0c41_0_18"/>
+          <p:cNvPr id="342" name="Google Shape;342;g1a6729e0c41_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21024,64 +28257,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="220" name="Google Shape;220;g1a6729e0c41_0_18"/>
+          <p:cNvPr id="343" name="Google Shape;343;g1a6729e0c41_0_18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="1890675"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -21642,51 +28875,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g1a6729e0c41_0_18"/>
+          <p:cNvPr id="344" name="Google Shape;344;g1a6729e0c41_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21714,83 +28947,83 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="225" name="Shape 225"/>
+        <p:cNvPr id="348" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="226" name="Google Shape;226;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="349" name="Google Shape;349;g1a6729e0c41_0_27"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="1885950"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="419100">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -22385,125 +29618,125 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="350" name="Google Shape;350;g1a6729e0c41_0_27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="960125" y="3431450"/>
             <a:ext cx="7239000" cy="921900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Note that this is different to opening an account or trading. Most popular cryptocurrency exchanges, such as traditional brokerage firms, prevent anyone under 18 years of age from opening a trading account.</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="351" name="Google Shape;351;g1a6729e0c41_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22525,79 +29758,79 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>2. Who can own a cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="File:About icon (The Noun Project).svg - Wikimedia Commons" id="229" name="Google Shape;229;g1a6729e0c41_0_27"/>
+          <p:cNvPr descr="File:About icon (The Noun Project).svg - Wikimedia Commons" id="352" name="Google Shape;352;g1a6729e0c41_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="73325" y="3506638"/>
             <a:ext cx="771523" cy="771523"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="353" name="Google Shape;353;g1a6729e0c41_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22625,70 +29858,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="234" name="Shape 234"/>
+        <p:cNvPr id="357" name="Shape 357"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="358" name="Google Shape;358;g1a6729e0c41_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22772,64 +30005,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="236" name="Google Shape;236;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="359" name="Google Shape;359;g1a6729e0c41_0_37"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -23362,51 +30595,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="360" name="Google Shape;360;g1a6729e0c41_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23434,70 +30667,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvPr id="364" name="Shape 364"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="365" name="Google Shape;365;g1a6729e0c41_0_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23581,51 +30814,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="366" name="Google Shape;366;g1a6729e0c41_0_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23647,64 +30880,64 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="244" name="Google Shape;244;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="367" name="Google Shape;367;g1a6729e0c41_0_46"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -24243,70 +31476,70 @@
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="248" name="Shape 248"/>
+        <p:cNvPr id="371" name="Shape 371"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="372" name="Google Shape;372;g1a6729e0c41_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="831300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -24359,64 +31592,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="250" name="Google Shape;250;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="373" name="Google Shape;373;g1a6729e0c41_0_55"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -24949,51 +32182,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="374" name="Google Shape;374;g1a6729e0c41_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25021,83 +32254,83 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="256" name="Google Shape;256;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="379" name="Google Shape;379;g1a6729e0c41_0_64"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="502125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -25605,51 +32838,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="380" name="Google Shape;380;g1a6729e0c41_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25733,51 +32966,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="381" name="Google Shape;381;g1a6729e0c41_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25805,70 +33038,387 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3f5311222f4_0_103"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="270375"/>
+            <a:ext cx="8031000" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="3300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Having a respectful learning environment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3f5311222f4_0_103"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324100" y="1254075"/>
+            <a:ext cx="7638000" cy="1908600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will listen to each other respectfully</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will avoid making judgements or assumptions about others</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will comment on what has been said, not the person who has said it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will not share personal stories or ask personal questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="385" name="Shape 385"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g1a6729e0c41_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25952,64 +33502,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="264" name="Google Shape;264;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="387" name="Google Shape;387;g1a6729e0c41_0_73"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -26569,51 +34119,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="388" name="Google Shape;388;g1a6729e0c41_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26641,472 +34191,83 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
-[...388 lines deleted...]
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="392" name="Shape 392"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="270" name="Google Shape;270;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="393" name="Google Shape;393;g1a6729e0c41_0_83"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+                <a:tableStyleId>{242D142A-AE73-45BD-92E3-D9346C86691F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="350375">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -27611,51 +34772,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="394" name="Google Shape;394;g1a6729e0c41_0_83"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27739,51 +34900,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="395" name="Google Shape;395;g1a6729e0c41_0_83"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27811,70 +34972,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="276" name="Shape 276"/>
+        <p:cNvPr id="399" name="Shape 399"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g3cf023dee4f_2_5"/>
+          <p:cNvPr id="400" name="Google Shape;400;g3cf023dee4f_2_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1238075" y="2263950"/>
             <a:ext cx="6667800" cy="831300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -27938,491 +35099,1179 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Assessment for learning multiple choice quiz</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2100">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="281" name="Shape 281"/>
+        <p:cNvPr id="404" name="Shape 404"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g164e30dc810_0_640"/>
+          <p:cNvPr id="405" name="Google Shape;405;g3f582d049f0_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand what cryptocurrency is and the risks of engaging with it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g164e30dc810_0_640"/>
+          <p:cNvPr id="406" name="Google Shape;406;g3f582d049f0_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="523200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Lato"/>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>B</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;g3f582d049f0_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g164e30dc810_0_640"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3f582d049f0_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g3f582d049f0_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443102" y="1279525"/>
-            <a:ext cx="8257800" cy="3570900"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="●"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
-[...6 lines deleted...]
-                <a:sym typeface="Lato"/>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;g3f582d049f0_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Explain what cryptocurrency is and how it compares with traditional money</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;g3f582d049f0_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3f582d049f0_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="914400" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3f582d049f0_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;g3f582d049f0_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess the factors that influence financial decisions  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="●"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3f582d049f0_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3f582d049f0_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...54 lines deleted...]
-                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3f582d049f0_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...91 lines deleted...]
-      </p:sp>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f582d049f0_0_138"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f582d049f0_0_138"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest ways to engage with crypto assets while managing risk</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3f582d049f0_0_138" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;g3f582d049f0_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3f582d049f0_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3f582d049f0_0_138"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="427" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g27635965fc0_0_59"/>
+          <p:cNvPr id="428" name="Google Shape;428;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="283550" y="272000"/>
             <a:ext cx="8379600" cy="1703100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28603,84 +36452,84 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> emotions that crypto could cause</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="290" name="Google Shape;290;g27635965fc0_0_59"/>
+          <p:cNvPr id="429" name="Google Shape;429;g27635965fc0_0_59"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2230250" y="2245350"/>
             <a:ext cx="2505750" cy="2001750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g27635965fc0_0_59"/>
+          <p:cNvPr id="430" name="Google Shape;430;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="2300550"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28702,51 +36551,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Excited </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g27635965fc0_0_59"/>
+          <p:cNvPr id="431" name="Google Shape;431;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="3045675"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28768,51 +36617,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Powerful </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g27635965fc0_0_59"/>
+          <p:cNvPr id="432" name="Google Shape;432;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="3735600"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28834,51 +36683,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Relevant</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g27635965fc0_0_59"/>
+          <p:cNvPr id="433" name="Google Shape;433;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="2305500"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28900,51 +36749,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Anxious</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g27635965fc0_0_59"/>
+          <p:cNvPr id="434" name="Google Shape;434;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="3050625"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28966,51 +36815,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Disappointed </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g27635965fc0_0_59"/>
+          <p:cNvPr id="435" name="Google Shape;435;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="3740550"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -29032,51 +36881,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Frustrated</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="297" name="Google Shape;297;g27635965fc0_0_59"/>
+          <p:cNvPr id="436" name="Google Shape;436;g27635965fc0_0_59"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1092520">
             <a:off x="7015648" y="2415173"/>
             <a:ext cx="1768356" cy="2447779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -29103,276 +36952,276 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="291"/>
+                                          <p:spTgt spid="430"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="292"/>
+                                          <p:spTgt spid="431"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="293"/>
+                                          <p:spTgt spid="432"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="294"/>
+                                          <p:spTgt spid="433"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="295"/>
+                                          <p:spTgt spid="434"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="296"/>
+                                          <p:spTgt spid="435"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="296"/>
+                                          <p:spTgt spid="435"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="440" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g164e30dc810_0_266"/>
+          <p:cNvPr id="441" name="Google Shape;441;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="1918800"/>
             <a:ext cx="5273700" cy="2647500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29624,144 +37473,144 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="303" name="Google Shape;303;g164e30dc810_0_266"/>
+          <p:cNvPr id="442" name="Google Shape;442;g164e30dc810_0_266"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="509925" y="1777150"/>
             <a:ext cx="2563200" cy="2683225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g164e30dc810_0_266"/>
+          <p:cNvPr id="443" name="Google Shape;443;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="4342950"/>
             <a:ext cx="4124700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How many factors can you identify?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g164e30dc810_0_266"/>
+          <p:cNvPr id="444" name="Google Shape;444;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1178800"/>
             <a:ext cx="9266100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -29769,116 +37618,116 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the factors that would influence this person’s decision to use cryptocurrency? </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g164e30dc810_0_266"/>
+          <p:cNvPr id="445" name="Google Shape;445;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="449" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g164e30dc810_0_274"/>
+          <p:cNvPr id="450" name="Google Shape;450;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1178800"/>
             <a:ext cx="9266100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29912,51 +37761,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> might the highlighted factors influence this person’s decision to use cryptocurrency? </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g164e30dc810_0_274"/>
+          <p:cNvPr id="451" name="Google Shape;451;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="1918800"/>
             <a:ext cx="5273700" cy="2647500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30403,51 +38252,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g164e30dc810_0_274"/>
+          <p:cNvPr id="452" name="Google Shape;452;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51425" y="4465225"/>
             <a:ext cx="8017200" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -30471,78 +38320,78 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Task: Explain two factors that could influence Zak to invest in cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="314" name="Google Shape;314;g164e30dc810_0_274"/>
+          <p:cNvPr id="453" name="Google Shape;453;g164e30dc810_0_274"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="509925" y="1777150"/>
             <a:ext cx="2563200" cy="2683225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g164e30dc810_0_274"/>
+          <p:cNvPr id="454" name="Google Shape;454;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -30562,289 +38411,261 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;g2768912105e_0_212"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="194150" y="1182725"/>
+            <a:ext cx="5683200" cy="3694200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Engagement with cryptocurrency is shaped by a range of personal, social, and financial factors.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Peer pressure and influencer-driven marketing online can lead to impulsive investment decisions, particularly among younger audiences.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cultural attitudes toward money and risk vary significantly, meaning cryptocurrency adoption differs widely across communities and countries.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2768912105e_0_212"/>
+          <p:cNvPr id="460" name="Google Shape;460;g2768912105e_0_212"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6435850" y="1721400"/>
             <a:ext cx="2208550" cy="2208550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2768912105e_0_212"/>
-[...191 lines deleted...]
-          <p:cNvPr id="322" name="Google Shape;322;g2768912105e_0_212"/>
+          <p:cNvPr id="461" name="Google Shape;461;g2768912105e_0_212"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -30864,140 +38685,140 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="326" name="Shape 326"/>
+        <p:cNvPr id="465" name="Shape 465"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2768912105e_0_219"/>
+          <p:cNvPr id="466" name="Google Shape;466;g2768912105e_0_219"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3839560" y="1024555"/>
             <a:ext cx="4612539" cy="3879591"/>
             <a:chOff x="3577550" y="1200801"/>
             <a:chExt cx="4246101" cy="3746949"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="328" name="Google Shape;328;g2768912105e_0_219"/>
+            <p:cNvPr id="467" name="Google Shape;467;g2768912105e_0_219"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5717050" y="1200801"/>
               <a:ext cx="2106600" cy="3746949"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="329" name="Google Shape;329;g2768912105e_0_219"/>
+            <p:cNvPr id="468" name="Google Shape;468;g2768912105e_0_219"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="26411" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3577550" y="2453075"/>
               <a:ext cx="3620550" cy="2494675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g2768912105e_0_219"/>
+          <p:cNvPr id="469" name="Google Shape;469;g2768912105e_0_219"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="227950" y="1238775"/>
             <a:ext cx="4148700" cy="3047700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31191,51 +39012,51 @@
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>...happened to the value of the coin?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g2768912105e_0_219"/>
+          <p:cNvPr id="470" name="Google Shape;470;g2768912105e_0_219"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31257,139 +39078,139 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How does social media impact decision making?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="335" name="Shape 335"/>
+        <p:cNvPr id="474" name="Shape 474"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g2768912105e_0_238"/>
+          <p:cNvPr id="475" name="Google Shape;475;g2768912105e_0_238"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5113779" y="1531694"/>
             <a:ext cx="3906151" cy="2764299"/>
             <a:chOff x="199275" y="872125"/>
             <a:chExt cx="5906775" cy="4066342"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="337" name="Google Shape;337;g2768912105e_0_238"/>
+            <p:cNvPr id="476" name="Google Shape;476;g2768912105e_0_238"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3473975" y="872125"/>
               <a:ext cx="2632075" cy="4023625"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="338" name="Google Shape;338;g2768912105e_0_238"/>
+            <p:cNvPr id="477" name="Google Shape;477;g2768912105e_0_238"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="199275" y="2223017"/>
               <a:ext cx="5187726" cy="2715450"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2768912105e_0_238"/>
+          <p:cNvPr id="478" name="Google Shape;478;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="227950" y="1162575"/>
             <a:ext cx="5952600" cy="2909100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31524,51 +39345,51 @@
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="3000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g2768912105e_0_238"/>
+          <p:cNvPr id="479" name="Google Shape;479;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="157825" y="4310400"/>
             <a:ext cx="4443600" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -31582,197 +39403,352 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is 1 thing you have learnt from this story?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g2768912105e_0_238"/>
+          <p:cNvPr id="480" name="Google Shape;480;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What happened next?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="345" name="Shape 345"/>
+        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g25ebdb82868_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="125" y="1491150"/>
+            <a:ext cx="9144000" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Session </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="5600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Cryptocurrency</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="484" name="Shape 484"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="346" name="Google Shape;346;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="485" name="Google Shape;485;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="1164742"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="347" name="Google Shape;347;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="486" name="Google Shape;486;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="2333242"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="348" name="Google Shape;348;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="487" name="Google Shape;487;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="3483514"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g2587371d77b_0_18"/>
+          <p:cNvPr id="488" name="Google Shape;488;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="1240942"/>
             <a:ext cx="4188000" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -31794,51 +39770,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unknown coins rising rapidly in value</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g2587371d77b_0_18"/>
+          <p:cNvPr id="489" name="Google Shape;489;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="2455706"/>
             <a:ext cx="1833300" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -31860,51 +39836,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Paid ads</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g2587371d77b_0_18"/>
+          <p:cNvPr id="490" name="Google Shape;490;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="3432664"/>
             <a:ext cx="3480600" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -31926,87 +39902,87 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Lots of social media activity</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Be careful of pump-and-dump schemes in crypto! A pump and dump is a manipulative scheme where investors artificially inflate the price of an asset and then sell it for a profit.&#10;&#10; In this video, we'll cover:&#10;1. How does a pump-and-dump scheme work?&#10;2. How to spot and avoid a pump-and-dump scheme?&#10;&#10;Have you encountered a pump-and-dump scheme before?&#10;&#10;Links:&#10;CoinGecko: https://www.coingecko.com/&#10;GeckoTerminal: https://www.geckoterminal.com/&#10;&#10;Timestamps:&#10;00:00 Intro&#10;00:23 What is pump-and-dump&#10;01:01&quot;Pump&quot; phase&#10;01:25 &quot;Dump&quot; phase&#10;01:45 Examples&#10;02:14 How to spot &#10;03:00 Outro&#10;&#10;Download CoinGecko App!📱&#10;iOS: https://gcko.io/coingecko-ios&#10;Android: https://gcko.io/coingecko-android&#10;&#10;Follow us!&#10;Twitter: https://twitter.com/coingecko &#10;Instagram: https://www.instagram.com/coingecko &#10;TikTok: https://www.tiktok.com/@coingeckotv &#10;Telegram: https://t.me/coingecko &#10;&#10;Subscribe to CoinGecko's Newsletter! 📩&#10;https://landing.coingecko.com/newsletter/&#10;&#10;#pumpanddump #pump #dump #fomo #liquidation #financialrisk #dyor  #education #educationalvideo #educational #cryptotrading #cryptotrader" id="352" name="Google Shape;352;g2587371d77b_0_18" title="Crypto Pump and Dump EXPLAINED: How to Spot and Avoid It">
+          <p:cNvPr descr="Be careful of pump-and-dump schemes in crypto! A pump and dump is a manipulative scheme where investors artificially inflate the price of an asset and then sell it for a profit.&#10;&#10; In this video, we'll cover:&#10;1. How does a pump-and-dump scheme work?&#10;2. How to spot and avoid a pump-and-dump scheme?&#10;&#10;Have you encountered a pump-and-dump scheme before?&#10;&#10;Links:&#10;CoinGecko: https://www.coingecko.com/&#10;GeckoTerminal: https://www.geckoterminal.com/&#10;&#10;Timestamps:&#10;00:00 Intro&#10;00:23 What is pump-and-dump&#10;01:01&quot;Pump&quot; phase&#10;01:25 &quot;Dump&quot; phase&#10;01:45 Examples&#10;02:14 How to spot &#10;03:00 Outro&#10;&#10;Download CoinGecko App!📱&#10;iOS: https://gcko.io/coingecko-ios&#10;Android: https://gcko.io/coingecko-android&#10;&#10;Follow us!&#10;Twitter: https://twitter.com/coingecko &#10;Instagram: https://www.instagram.com/coingecko &#10;TikTok: https://www.tiktok.com/@coingeckotv &#10;Telegram: https://t.me/coingecko &#10;&#10;Subscribe to CoinGecko's Newsletter! 📩&#10;https://landing.coingecko.com/newsletter/&#10;&#10;#pumpanddump #pump #dump #fomo #liquidation #financialrisk #dyor  #education #educationalvideo #educational #cryptotrading #cryptotrader" id="491" name="Google Shape;491;g2587371d77b_0_18" title="Crypto Pump and Dump EXPLAINED: How to Spot and Avoid It">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="535350" y="1676675"/>
             <a:ext cx="3541075" cy="1991850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g2587371d77b_0_18"/>
+          <p:cNvPr id="492" name="Google Shape;492;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="529475" y="3759300"/>
-            <a:ext cx="3541200" cy="523200"/>
+            <a:ext cx="3541200" cy="692700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -32036,83 +40012,83 @@
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1100" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.youtube.com/watch?v=CakdQBB5QnQ</a:t>
+              <a:t>Crypto Pump and Dump EXPLAINED: How to Spot and Avoid It</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g2587371d77b_0_18"/>
+          <p:cNvPr id="493" name="Google Shape;493;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="1089300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -32161,1077 +40137,1611 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="346"/>
+                                          <p:spTgt spid="485"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="346"/>
+                                          <p:spTgt spid="485"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="347"/>
+                                          <p:spTgt spid="486"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="347"/>
+                                          <p:spTgt spid="486"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="349"/>
+                                          <p:spTgt spid="488"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="349"/>
+                                          <p:spTgt spid="488"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="350"/>
+                                          <p:spTgt spid="489"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="350"/>
+                                          <p:spTgt spid="489"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="351"/>
+                                          <p:spTgt spid="490"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="351"/>
+                                          <p:spTgt spid="490"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="348"/>
+                                          <p:spTgt spid="487"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="348"/>
+                                          <p:spTgt spid="487"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="352"/>
+                                          <p:spTgt spid="491"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="352"/>
+                                          <p:spTgt spid="491"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvPr id="497" name="Shape 497"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;g25ebdb82868_0_39"/>
+          <p:cNvPr id="498" name="Google Shape;498;g3f582d049f0_0_162"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="125" y="1491150"/>
-            <a:ext cx="9144000" cy="1385400"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Session </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>2</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:t> To understand what cryptocurrency is and the risks of engaging with it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...38 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...30 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;g164e30dc810_0_647"/>
+          <p:cNvPr id="499" name="Google Shape;499;g3f582d049f0_0_162"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...58 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g164e30dc810_0_647"/>
+          <p:cNvPr id="500" name="Google Shape;500;g3f582d049f0_0_162"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;g3f582d049f0_0_162"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;g3f582d049f0_0_162"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443102" y="1279525"/>
-            <a:ext cx="8257800" cy="2555100"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="●"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
-[...6 lines deleted...]
-                <a:sym typeface="Lato"/>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Explain </a:t>
-[...9 lines deleted...]
-                <a:sym typeface="Lato"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;g3f582d049f0_0_162"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>what cryptocurrency is and how it compares with traditional money</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2200">
+              <a:t>Explain what cryptocurrency is and how it compares with traditional money</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;g3f582d049f0_0_162"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;g3f582d049f0_0_162"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="914400" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;g3f582d049f0_0_162"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;g3f582d049f0_0_162"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess the factors that influence financial decisions  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="●"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="508" name="Google Shape;508;g3f582d049f0_0_162"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;g3f582d049f0_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...6 lines deleted...]
-                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3f582d049f0_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...54 lines deleted...]
-                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;g3f582d049f0_0_162"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g3f582d049f0_0_162"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest ways to engage with crypto assets while managing risk</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="513" name="Google Shape;513;g3f582d049f0_0_162" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="514" name="Google Shape;514;g3f582d049f0_0_162" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;g3f582d049f0_0_162"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g3f582d049f0_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...51 lines deleted...]
-      </p:sp>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3f582d049f0_0_162"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="365" name="Shape 365"/>
+        <p:cNvPr id="521" name="Shape 521"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Beth from @budgetjonesdiary shares her tips for good research when it comes to money!" id="366" name="Google Shape;366;g164e30dc810_0_662" title="Too good to be true?">
+          <p:cNvPr descr="Beth from @budgetjonesdiary shares her tips for good research when it comes to money!" id="522" name="Google Shape;522;g164e30dc810_0_662" title="Too good to be true?">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1758563" y="1079900"/>
             <a:ext cx="5626876" cy="3556525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g164e30dc810_0_662"/>
-[...46 lines deleted...]
-          <p:cNvPr id="368" name="Google Shape;368;g164e30dc810_0_662"/>
+          <p:cNvPr id="523" name="Google Shape;523;g164e30dc810_0_662"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3039975" y="4743300"/>
             <a:ext cx="3429000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1100">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Video | </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://youtu.be/3xVMpSI1GfE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1100">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g164e30dc810_0_662"/>
+          <p:cNvPr id="524" name="Google Shape;524;g164e30dc810_0_662"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -33264,122 +41774,122 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="366"/>
+                                          <p:spTgt spid="522"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="366"/>
+                                          <p:spTgt spid="522"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="373" name="Shape 373"/>
+        <p:cNvPr id="528" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;g164e30dc810_0_374"/>
+          <p:cNvPr id="529" name="Google Shape;529;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738827" y="1598657"/>
             <a:ext cx="4188000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33413,51 +41923,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>s</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;g164e30dc810_0_374"/>
+          <p:cNvPr id="530" name="Google Shape;530;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738824" y="2700250"/>
             <a:ext cx="3351000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33479,51 +41989,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Financial advice</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g164e30dc810_0_374"/>
+          <p:cNvPr id="531" name="Google Shape;531;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4926846" y="1598657"/>
             <a:ext cx="3480600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33545,51 +42055,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Check for red flags</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g164e30dc810_0_374"/>
+          <p:cNvPr id="532" name="Google Shape;532;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4926846" y="2721408"/>
             <a:ext cx="3480600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33611,51 +42121,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Data and trends</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g164e30dc810_0_374"/>
+          <p:cNvPr id="533" name="Google Shape;533;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="3761500"/>
             <a:ext cx="7454700" cy="985200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -33697,116 +42207,116 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Celebrity endorsement can impact how valuable a coin is perceived to be, especially if there has been hype created on social media for example.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g164e30dc810_0_374"/>
+          <p:cNvPr id="534" name="Google Shape;534;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>  What does good research involve?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="383" name="Shape 383"/>
+        <p:cNvPr id="538" name="Shape 538"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;g2587371d77b_0_77"/>
+          <p:cNvPr id="539" name="Google Shape;539;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -33824,51 +42334,51 @@
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Did you know</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g2587371d77b_0_77"/>
+          <p:cNvPr id="540" name="Google Shape;540;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4186338" y="1079700"/>
             <a:ext cx="2123100" cy="2501700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -33975,78 +42485,78 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> by the UK’s Financial Compensation Scheme.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="386" name="Google Shape;386;g2587371d77b_0_77"/>
+          <p:cNvPr id="541" name="Google Shape;541;g2587371d77b_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="5696" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1817112" y="1079700"/>
             <a:ext cx="2280201" cy="2501675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;g2587371d77b_0_77"/>
+          <p:cNvPr id="542" name="Google Shape;542;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1111925" y="3766150"/>
             <a:ext cx="6248100" cy="969600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -34191,114 +42701,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="387"/>
+                                          <p:spTgt spid="542"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="391" name="Shape 391"/>
+        <p:cNvPr id="546" name="Shape 546"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;g164e30dc810_0_319"/>
+          <p:cNvPr id="547" name="Google Shape;547;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="151750" y="1238775"/>
             <a:ext cx="6162600" cy="3093900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -34328,91 +42838,91 @@
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPts val="3000"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>You receive this message from a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>friend</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FF9900"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPts val="3000"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
@@ -34603,281 +43113,2075 @@
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPts val="3000"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Use the worksheet to create a conversation in response to the message</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g164e30dc810_0_319"/>
+          <p:cNvPr id="548" name="Google Shape;548;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="93050" y="4671800"/>
             <a:ext cx="3597600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Text conversation template </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="394" name="Google Shape;394;g164e30dc810_0_319"/>
+          <p:cNvPr id="549" name="Google Shape;549;g164e30dc810_0_319"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6836675" y="1094950"/>
             <a:ext cx="2062525" cy="3985050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;g164e30dc810_0_319"/>
+          <p:cNvPr id="550" name="Google Shape;550;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>How to manage influences</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="399" name="Shape 399"/>
+        <p:cNvPr id="554" name="Shape 554"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="555" name="Google Shape;555;g3f58edda79c_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="476250"/>
+            <a:ext cx="7620000" cy="857400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="1203">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Before we finish</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="1203">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1850">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Write down one advantage and one risk of using cryptocurrency.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1850">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g3f58edda79c_0_10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="762000" y="1571625"/>
+            <a:ext cx="3524400" cy="2476500"/>
+            <a:chOff x="762000" y="1571625"/>
+            <a:chExt cx="3524400" cy="2476500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;g3f58edda79c_0_10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="762000" y="1571625"/>
+              <a:ext cx="3524400" cy="2476500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6153" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;g3f58edda79c_0_10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1038150" y="1847013"/>
+              <a:ext cx="2952900" cy="476400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>dvantage</a:t>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1047750" y="2752725"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="560" name="Google Shape;560;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1047750" y="3181350"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="561" name="Google Shape;561;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1047750" y="3609975"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="562" name="Google Shape;562;g3f58edda79c_0_10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4857750" y="1571625"/>
+            <a:ext cx="3524400" cy="2476500"/>
+            <a:chOff x="4857750" y="1571625"/>
+            <a:chExt cx="3524400" cy="2476500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g3f58edda79c_0_10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="1571625"/>
+              <a:ext cx="3524400" cy="2476500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6153" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;g3f58edda79c_0_10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5143500" y="1857375"/>
+              <a:ext cx="2952900" cy="476400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Risk</a:t>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="565" name="Google Shape;565;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5143500" y="2752725"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="566" name="Google Shape;566;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5143500" y="3181350"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="567" name="Google Shape;567;g3f58edda79c_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5143500" y="3609975"/>
+              <a:ext cx="2933700" cy="19200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="568" name="Google Shape;568;g3f58edda79c_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1354932" y="1848965"/>
+            <a:ext cx="602400" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="22C55E"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:rPr>
+              <a:t>add_circle</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;g3f58edda79c_0_10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5273143" y="1862972"/>
+            <a:ext cx="690300" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:rPr>
+              <a:t>remove_circle</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="573" name="Shape 573"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="574" name="Google Shape;574;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand what cryptocurrency is and the risks of engaging with it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="575" name="Google Shape;575;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;g3f582d049f0_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;g3f582d049f0_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="578" name="Google Shape;578;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Explain what cryptocurrency is and how it compares with traditional money</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="580" name="Google Shape;580;g3f582d049f0_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="581" name="Google Shape;581;g3f582d049f0_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="583" name="Google Shape;583;g3f582d049f0_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess the factors that influence financial decisions  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="584" name="Google Shape;584;g3f582d049f0_0_186"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3f582d049f0_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3f582d049f0_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g3f582d049f0_0_186"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;g3f582d049f0_0_186"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest ways to engage with crypto assets while managing risk</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="589" name="Google Shape;589;g3f582d049f0_0_186" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="590" name="Google Shape;590;g3f582d049f0_0_186" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="591" name="Google Shape;591;g3f582d049f0_0_186"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;g3f582d049f0_0_186"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;g3f582d049f0_0_186"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="594" name="Google Shape;594;g3f582d049f0_0_186" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="598" name="Shape 598"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;g1575e96a1fb_0_290"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -34899,51 +45203,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="600" name="Google Shape;600;g1575e96a1fb_0_290"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -34979,266 +45283,266 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="405" name="Shape 405"/>
+        <p:cNvPr id="604" name="Shape 604"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;g27635965fc0_0_179"/>
+          <p:cNvPr id="605" name="Google Shape;605;g27635965fc0_0_179"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g27635965fc0_0_179"/>
+          <p:cNvPr id="606" name="Google Shape;606;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;g27635965fc0_0_179"/>
+          <p:cNvPr id="607" name="Google Shape;607;g27635965fc0_0_179"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="409" name="Google Shape;409;g27635965fc0_0_179"/>
+            <p:cNvPr id="608" name="Google Shape;608;g27635965fc0_0_179"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="410" name="Google Shape;410;g27635965fc0_0_179"/>
+            <p:cNvPr id="609" name="Google Shape;609;g27635965fc0_0_179"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -35327,79 +45631,79 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="411" name="Google Shape;411;g27635965fc0_0_179"/>
+            <p:cNvPr id="610" name="Google Shape;610;g27635965fc0_0_179"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;g27635965fc0_0_179"/>
+          <p:cNvPr id="611" name="Google Shape;611;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3312950"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -35451,140 +45755,140 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g27635965fc0_0_179"/>
+          <p:cNvPr id="612" name="Google Shape;612;g27635965fc0_0_179"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="414" name="Google Shape;414;g27635965fc0_0_179"/>
+            <p:cNvPr id="613" name="Google Shape;613;g27635965fc0_0_179"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="415" name="Google Shape;415;g27635965fc0_0_179"/>
+            <p:cNvPr id="614" name="Google Shape;614;g27635965fc0_0_179"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3344950" y="1434825"/>
               <a:ext cx="666111" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="416" name="Google Shape;416;g27635965fc0_0_179"/>
+            <p:cNvPr id="615" name="Google Shape;615;g27635965fc0_0_179"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4068426" y="1358613"/>
               <a:ext cx="2032200" cy="1852800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -35597,51 +45901,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB" sz="1300" u="sng">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId6">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>National Debtline </a:t>
+                <a:t>National Debtline</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId7">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t> – Debt and Money</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
@@ -35671,96 +45975,96 @@
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId8">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Money Advice Trust</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1300">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>, offering a  free and confidential debt advice service.</a:t>
+                <a:t>, offering a free and confidential debt advice service.</a:t>
               </a:r>
               <a:endParaRPr i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="417" name="Google Shape;417;g27635965fc0_0_179"/>
+          <p:cNvPr id="616" name="Google Shape;616;g27635965fc0_0_179"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6341200" y="1426525"/>
             <a:ext cx="876125" cy="680625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;g27635965fc0_0_179"/>
+          <p:cNvPr id="617" name="Google Shape;617;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7264128" y="1459325"/>
             <a:ext cx="1760100" cy="615000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -35779,155 +46083,1237 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Childline </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="19"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Helpline</a:t>
             </a:r>
             <a:br>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>080</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...5 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g164e30dc810_0_482"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand what cryptocurrency is and the risks of engaging with it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;g3f582d049f0_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3f582d049f0_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Explain what cryptocurrency is and how it compares with traditional money</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3f582d049f0_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3f582d049f0_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;g3f582d049f0_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess the factors that influence financial decisions  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3f582d049f0_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3f582d049f0_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3f582d049f0_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3f582d049f0_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3f582d049f0_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest ways to engage with crypto assets while managing risk</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3f582d049f0_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;g3f582d049f0_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3f582d049f0_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="621" name="Shape 621"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;g164e30dc810_0_482"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="331100" y="1305550"/>
-            <a:ext cx="8939400" cy="1970100"/>
+            <a:ext cx="8939400" cy="2270400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -35982,82 +47368,82 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Please visit the  FLIC learning hub - </a:t>
+              <a:t>Please visit the FLIC learning hub - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Learning Hub FT FLIC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>   for further resources</a:t>
+              <a:t> for further resources</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -36070,225 +47456,257 @@
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-GB" sz="1300" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Blockchain: a clickable guide</a:t>
-[...21 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Blockchain facts: What is it, how it works, and how it can be used</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>(Financial Times, 2021)</a:t>
+              <a:t> (Investopedia, regularly updated)</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1300" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Cryptocurrency for Teens</a:t>
+              <a:t>Decrypting Crypto: Exploring Children’s Engagement with Cryptoassets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> (2024)</a:t>
+              <a:t> (2023)</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1300" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Crypto: The basics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (Financial Conduct Authority, regularly updated)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1300" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Decrypting Crypto: Exploring Children’s Engagement with Cryptoassets</a:t>
+              <a:t>Young Scot: What is Cryptocurrency?</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> (2023)</a:t>
+              <a:t> (regularly updated)</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g164e30dc810_0_482"/>
+          <p:cNvPr id="623" name="Google Shape;623;g164e30dc810_0_482"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="303950"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -36316,70 +47734,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Links to learn more</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="62" name="Shape 62"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="190" name="Google Shape;190;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -36392,484 +47810,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;g1575e96a1fb_0_257"/>
-[...432 lines deleted...]
-          <p:cNvPr id="71" name="Google Shape;71;g164e30dc810_0_113"/>
+          <p:cNvPr id="191" name="Google Shape;191;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2985350"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -36880,284 +47865,242 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Bitcoin" id="192" name="Google Shape;192;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1010878" y="2146848"/>
-[...2 lines deleted...]
-            <a:chExt cx="7122274" cy="1154725"/>
+            <a:off x="1010878" y="2231865"/>
+            <a:ext cx="640853" cy="744732"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...20 lines deleted...]
-            </a:prstGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="193" name="Google Shape;193;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7345978" y="2146848"/>
+            <a:ext cx="787174" cy="914774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="194" name="Google Shape;194;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4193849" y="2212651"/>
+            <a:ext cx="673909" cy="783149"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="195" name="Google Shape;195;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5298090" y="2259328"/>
+            <a:ext cx="593611" cy="689831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="196" name="Google Shape;196;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2082063" y="2212673"/>
+            <a:ext cx="673909" cy="783149"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="197" name="Google Shape;197;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3186303" y="2268851"/>
+            <a:ext cx="577214" cy="670777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...24 lines deleted...]
-            </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="198" name="Google Shape;198;g164e30dc810_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6322033" y="2259326"/>
+            <a:ext cx="593613" cy="689836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...31 lines deleted...]
-      </p:grpSp>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g164e30dc810_0_113"/>
+          <p:cNvPr id="199" name="Google Shape;199;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="999650"/>
             <a:ext cx="8450100" cy="992700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
@@ -37250,94 +48193,94 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g164e30dc810_0_113"/>
+          <p:cNvPr id="200" name="Google Shape;200;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g164e30dc810_0_113"/>
+          <p:cNvPr id="201" name="Google Shape;201;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="298000" y="3225325"/>
             <a:ext cx="8583000" cy="1050600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -37354,51 +48297,85 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Currencies </a:t>
+              <a:t>Currenc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>=</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
@@ -37522,51 +48499,51 @@
               <a:t>but now there </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>are </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>also</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
@@ -37627,114 +48604,240 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="83"/>
+                                          <p:spTgt spid="201"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g3cd3a2567ad_0_2"/>
+          <p:cNvPr id="206" name="Google Shape;206;g3cd3a2567ad_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2075400"/>
+            <a:ext cx="8450100" cy="2148600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>A possible answer:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrency is a type of digital coin or currency. It's an investment, because people hope the value of the coin increases. However, it's speculative (a bet on a future </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>change</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> in cost) and not backed or protected by any bank. That's why it's a high risk option. </a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3cd3a2567ad_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -37747,51 +48850,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g3cd3a2567ad_0_2"/>
+          <p:cNvPr id="208" name="Google Shape;208;g3cd3a2567ad_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="999650"/>
             <a:ext cx="8450100" cy="992700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
@@ -37884,252 +48987,119 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g3cd3a2567ad_0_2"/>
+          <p:cNvPr id="209" name="Google Shape;209;g3cd3a2567ad_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...131 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g164e30dc810_0_142"/>
+          <p:cNvPr id="214" name="Google Shape;214;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1082425"/>
             <a:ext cx="3941400" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -38203,51 +49173,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>the four key points</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g164e30dc810_0_142"/>
+          <p:cNvPr id="215" name="Google Shape;215;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4789500"/>
             <a:ext cx="5061600" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -38312,87 +49282,87 @@
               <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> - play to 02:45</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="98" name="Google Shape;98;g164e30dc810_0_142" title="5 Facts about crypto from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="216" name="Google Shape;216;g164e30dc810_0_142" title="5 Facts about crypto from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4937000" y="1082425"/>
             <a:ext cx="3845875" cy="2470450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g164e30dc810_0_142"/>
+          <p:cNvPr id="217" name="Google Shape;217;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4541000"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -38437,51 +49407,51 @@
               <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g164e30dc810_0_142"/>
+          <p:cNvPr id="218" name="Google Shape;218;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -38506,65 +49476,65 @@
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="222" name="Shape 222"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g3a358771ede_1_5"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3a358771ede_1_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1082425"/>
             <a:ext cx="6789300" cy="2955300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
@@ -38706,51 +49676,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Bitcoin is not the same as blockchain. Bitcoin is the most famous, just one type of cryptocurrency. Blockchain is the technology it’s built on. </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;g3a358771ede_1_5"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3a358771ede_1_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4789500"/>
             <a:ext cx="5061600" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -38815,87 +49785,87 @@
               <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> - play to 02:45</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="107" name="Google Shape;107;g3a358771ede_1_5" title="5 Facts about crypto from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="225" name="Google Shape;225;g3a358771ede_1_5" title="5 Facts about crypto from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7183975" y="1082425"/>
             <a:ext cx="1598900" cy="1027075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g3a358771ede_1_5"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3a358771ede_1_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4541000"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -38940,51 +49910,51 @@
               <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100" u="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g3a358771ede_1_5"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3a358771ede_1_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -39544,30 +50514,867 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charlotte Jessop</dc:creator>
 </cp:coreProperties>
 </file>