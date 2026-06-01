--- v0 (2025-10-08)
+++ v1 (2026-06-01)
@@ -1,128 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide37.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide29.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide32.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide45.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide46.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide41.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide47.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide42.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide34.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide38.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide43.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide35.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide39.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide31.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide36.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide44.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide40.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide43.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide35.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide39.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide42.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide47.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide34.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide38.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide46.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide29.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide37.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide45.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide41.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide36.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide31.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide44.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide40.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
@@ -147,79 +158,84 @@
     <p:sldId id="273" r:id="rId24"/>
     <p:sldId id="274" r:id="rId25"/>
     <p:sldId id="275" r:id="rId26"/>
     <p:sldId id="276" r:id="rId27"/>
     <p:sldId id="277" r:id="rId28"/>
     <p:sldId id="278" r:id="rId29"/>
     <p:sldId id="279" r:id="rId30"/>
     <p:sldId id="280" r:id="rId31"/>
     <p:sldId id="281" r:id="rId32"/>
     <p:sldId id="282" r:id="rId33"/>
     <p:sldId id="283" r:id="rId34"/>
     <p:sldId id="284" r:id="rId35"/>
     <p:sldId id="285" r:id="rId36"/>
     <p:sldId id="286" r:id="rId37"/>
     <p:sldId id="287" r:id="rId38"/>
     <p:sldId id="288" r:id="rId39"/>
     <p:sldId id="289" r:id="rId40"/>
     <p:sldId id="290" r:id="rId41"/>
     <p:sldId id="291" r:id="rId42"/>
     <p:sldId id="292" r:id="rId43"/>
     <p:sldId id="293" r:id="rId44"/>
     <p:sldId id="294" r:id="rId45"/>
     <p:sldId id="295" r:id="rId46"/>
     <p:sldId id="296" r:id="rId47"/>
     <p:sldId id="297" r:id="rId48"/>
+    <p:sldId id="298" r:id="rId49"/>
+    <p:sldId id="299" r:id="rId50"/>
+    <p:sldId id="300" r:id="rId51"/>
+    <p:sldId id="301" r:id="rId52"/>
+    <p:sldId id="302" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Roboto"/>
-      <p:regular r:id="rId49"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId52"/>
+      <p:regular r:id="rId54"/>
+      <p:bold r:id="rId55"/>
+      <p:italic r:id="rId56"/>
+      <p:boldItalic r:id="rId57"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId53"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId56"/>
+      <p:regular r:id="rId58"/>
+      <p:bold r:id="rId59"/>
+      <p:italic r:id="rId60"/>
+      <p:boldItalic r:id="rId61"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Light"/>
-      <p:regular r:id="rId57"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId60"/>
+      <p:regular r:id="rId62"/>
+      <p:bold r:id="rId63"/>
+      <p:italic r:id="rId64"/>
+      <p:boldItalic r:id="rId65"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId61"/>
-      <p:boldItalic r:id="rId62"/>
+      <p:bold r:id="rId66"/>
+      <p:boldItalic r:id="rId67"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -423,63 +439,63 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId63" roundtripDataSignature="AMtx7mgIWndCuoymFtix/82UC1KKQTPRWQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId68" roundtripDataSignature="AMtx7mho5Mz6zfopx6oGK36meD6wVUsCBg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}">
-  <a:tblStyle styleId="{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A300E361-9DD0-4224-A563-BFABF0E7496C}">
+  <a:tblStyle styleId="{A300E361-9DD0-4224-A563-BFABF0E7496C}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -577,55 +593,55 @@
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId63" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId68" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1165,182 +1181,202 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/finance/quote/BTC-GBP?window=5Y" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/uk-scotland-57268024" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/technology-56012952" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccaf.io/cbnsi/cbeci/comparisons" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/863917/number-crypto-coins-tokens/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/863917/number-crypto-coins-tokens/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/863917/number-crypto-coins-tokens/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/technology/2022/jan/13/investors-sue-kim-kardashian-and-floyd-mayweather-jr-over-crypto-scheme-ethereummax" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2022-183" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YJVtgv6Zmq4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/technology/2022/jan/13/investors-sue-kim-kardashian-and-floyd-mayweather-jr-over-crypto-scheme-ethereummax" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2022-183" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YJVtgv6Zmq4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
@@ -1442,412 +1478,658 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g164e30dc810_0_152:notes"/>
+          <p:cNvPr id="111" name="Google Shape;111;g2768912105e_0_295:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;g2768912105e_0_295:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>An institutional body includes organisations such as banks or insurance companies.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;g2768912105e_0_456:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g164e30dc810_0_152:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g2768912105e_0_456:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...7 lines deleted...]
-              </a:buClr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
-[...185 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-GB"/>
+              <a:t>Different sets of students to be given different sections to read and summarise. Students then feedback to the class.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;g34232d54a9e_0_0:notes"/>
+          <p:cNvPr id="131" name="Google Shape;131;g164e30dc810_0_152:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g34232d54a9e_0_0:notes"/>
+          <p:cNvPr id="132" name="Google Shape;132;g164e30dc810_0_152:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 10 minutes on task | 6 minutes feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be given one part of the reading or all parts. (Print two per page)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>For lower ability groups or students, focus on one section of the reading or use a whole class reading strategy.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Note key summary points on the whiteboard. Students can make notes from class feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g34232d54a9e_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g34232d54a9e_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1857,115 +2139,285 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Different sets of students to be given different sections to read and summarise. Students then feedback to the class.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="132" name="Shape 132"/>
+        <p:cNvPr id="146" name="Shape 146"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g2768912105e_0_64:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;g3d363b4769f_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3d363b4769f_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.google.com/finance/quote/BTC-GBP?window=5Y</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Updated March 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g2768912105e_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g2768912105e_0_64:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;g2768912105e_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2063,115 +2515,115 @@
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> after becoming addicted to trading cryptocurrencies. Jake did not have millions to lose — he was charged with stealing £1.5mn from his employer.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1000" u="sng">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="164" name="Shape 164"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g2fbab5f9578_2_28:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;g2fbab5f9578_2_28:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g2fbab5f9578_2_28:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g2fbab5f9578_2_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2286,352 +2738,247 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://ccaf.io/cbnsi/cbeci/comparisons</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g164e30dc810_0_160:notes"/>
+          <p:cNvPr id="174" name="Google Shape;174;g164e30dc810_0_177:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g164e30dc810_0_160:notes"/>
+          <p:cNvPr id="175" name="Google Shape;175;g164e30dc810_0_177:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Suggested timing: 8 minutes class discussion</a:t>
-[...106 lines deleted...]
-              </a:solidFill>
+              <a:t>Suggested timing: 1 minute video | 6 minutes AfL quiz</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="160" name="Shape 160"/>
+        <p:cNvPr id="180" name="Shape 180"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g164e30dc810_0_177:notes"/>
+          <p:cNvPr id="181" name="Google Shape;181;g341ea246896_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g164e30dc810_0_177:notes"/>
+          <p:cNvPr id="182" name="Google Shape;182;g341ea246896_0_3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2655,570 +3002,276 @@
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Suggested timing: 1 minute video | 6 minutes AfL quiz</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="188" name="Shape 188"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g341ea246896_0_3:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;g164e30dc810_0_160:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g341ea246896_0_3:notes"/>
+          <p:cNvPr id="190" name="Google Shape;190;g164e30dc810_0_160:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1000">
+              <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Suggested timing: 1 minute video | 6 minutes AfL quiz</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1000">
+              <a:t>Suggested timing: 8 minutes class discussion</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...96 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:rPr>
-[...9 lines deleted...]
-              <a:t>https://www.statista.com/statistics/863917/number-crypto-coins-tokens/</a:t>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Encourage students to consider all points from a range of perspectives i.e. a disadvantage for one, could be an advantage for another.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
-          </a:p>
-[...261 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3308,344 +3361,491 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="196" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g1a6729e0c41_0_27:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;g3cf023dee4f_2_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;g3cf023dee4f_2_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g1a6729e0c41_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g1a6729e0c41_0_27:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;g1a6729e0c41_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.statista.com/statistics/863917/number-crypto-coins-tokens/</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="208" name="Shape 208"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g1a6729e0c41_0_37:notes"/>
+          <p:cNvPr id="209" name="Google Shape;209;g1a6729e0c41_0_9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g1a6729e0c41_0_37:notes"/>
+          <p:cNvPr id="210" name="Google Shape;210;g1a6729e0c41_0_9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB"/>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.statista.com/statistics/863917/number-crypto-coins-tokens/</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="215" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g1a6729e0c41_0_46:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g1a6729e0c41_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g1a6729e0c41_0_46:notes"/>
+          <p:cNvPr id="217" name="Google Shape;217;g1a6729e0c41_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3654,115 +3854,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="222" name="Shape 222"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g1a6729e0c41_0_55:notes"/>
+          <p:cNvPr id="223" name="Google Shape;223;g1a6729e0c41_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g1a6729e0c41_0_55:notes"/>
+          <p:cNvPr id="224" name="Google Shape;224;g1a6729e0c41_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3771,115 +3971,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="229" name="Shape 229"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g1a6729e0c41_0_64:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g1a6729e0c41_0_37:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g1a6729e0c41_0_64:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g1a6729e0c41_0_37:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3888,115 +4088,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="237" name="Shape 237"/>
+        <p:cNvPr id="238" name="Shape 238"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g1a6729e0c41_0_73:notes"/>
+          <p:cNvPr id="239" name="Google Shape;239;g1a6729e0c41_0_46:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;g1a6729e0c41_0_73:notes"/>
+          <p:cNvPr id="240" name="Google Shape;240;g1a6729e0c41_0_46:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4005,115 +4205,115 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="245" name="Shape 245"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;g1a6729e0c41_0_83:notes"/>
+          <p:cNvPr id="246" name="Google Shape;246;g1a6729e0c41_0_55:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;g1a6729e0c41_0_83:notes"/>
+          <p:cNvPr id="247" name="Google Shape;247;g1a6729e0c41_0_55:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4122,818 +4322,273 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvPr id="252" name="Shape 252"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;g164e30dc810_0_640:notes"/>
-[...116 lines deleted...]
-          <p:cNvPr id="261" name="Google Shape;261;g27635965fc0_0_59:notes"/>
+          <p:cNvPr id="253" name="Google Shape;253;g1a6729e0c41_0_64:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;g27635965fc0_0_59:notes"/>
+          <p:cNvPr id="254" name="Google Shape;254;g1a6729e0c41_0_64:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...64 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
-[...93 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="259" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g164e30dc810_0_266:notes"/>
+          <p:cNvPr id="260" name="Google Shape;260;g1a6729e0c41_0_73:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g164e30dc810_0_266:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g1a6729e0c41_0_73:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...7 lines deleted...]
-              </a:buClr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
-[...35 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
-[...229 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -5147,464 +4802,1432 @@
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="282" name="Shape 282"/>
+        <p:cNvPr id="266" name="Shape 266"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g164e30dc810_0_274:notes"/>
+          <p:cNvPr id="267" name="Google Shape;267;g1a6729e0c41_0_83:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g164e30dc810_0_274:notes"/>
+          <p:cNvPr id="268" name="Google Shape;268;g1a6729e0c41_0_83:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...7 lines deleted...]
-              </a:buClr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...35 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1">
-[...81 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g2768912105e_0_212:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;g3cf023dee4f_2_5:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;g3cf023dee4f_2_5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;g164e30dc810_0_640:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g164e30dc810_0_640:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g27635965fc0_0_59:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g2768912105e_0_212:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;g27635965fc0_0_59:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It may be that young people might think about crypto as ‘empowering’ ‘revolutionary’ or ‘exciting’ – if this is the case, explain reasons why, although these might be feelings associated with investing in crypto, there is also a lot of anxiety, disappointment, confusion and frustration that can also be generated.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="222222"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g2768912105e_0_219:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;g164e30dc810_0_266:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g164e30dc810_0_266:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Teacher prompt questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How do different social groups or communities approach the use of money and new financial technologies?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>In what ways might economic background influence attitudes toward emerging financial tools like cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How could varying levels of financial literacy or education shape someone’s understanding of digital currencies?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Are there philosophical or ethical considerations that affect how people view new forms of money?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g164e30dc810_0_274:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g164e30dc810_0_274:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes feedback |  8 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The discussion is based on likelihood to engage in risk, reflect back on who is likely to invest and why?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Highlight the discussion is largely based on stereotypes and does not apply to all people in a specified group.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g2768912105e_0_212:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;g2768912105e_0_212:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g2768912105e_0_219:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g2768912105e_0_219:notes"/>
+          <p:cNvPr id="325" name="Google Shape;325;g2768912105e_0_219:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5788,115 +6411,115 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="332" name="Shape 332"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g2768912105e_0_238:notes"/>
+          <p:cNvPr id="333" name="Google Shape;333;g2768912105e_0_238:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g2768912105e_0_238:notes"/>
+          <p:cNvPr id="334" name="Google Shape;334;g2768912105e_0_238:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5936,860 +6559,164 @@
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>SEC Fine</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g2587371d77b_0_18:notes"/>
+          <p:cNvPr id="343" name="Google Shape;343;g2587371d77b_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2587371d77b_0_18:notes"/>
+          <p:cNvPr id="344" name="Google Shape;344;g2587371d77b_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Alternative video: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=YJVtgv6Zmq4</a:t>
-            </a:r>
-[...694 lines deleted...]
-              <a:t>Suggested timing:  8 minutes on task </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="54" name="Shape 54"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6910,227 +6837,806 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="355" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g1575e96a1fb_0_290:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g164e30dc810_0_647:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g164e30dc810_0_647:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="362" name="Shape 362"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g164e30dc810_0_662:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g1575e96a1fb_0_290:notes"/>
+          <p:cNvPr id="364" name="Google Shape;364;g164e30dc810_0_662:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="377" name="Shape 377"/>
+        <p:cNvPr id="370" name="Shape 370"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g27635965fc0_0_179:notes"/>
+          <p:cNvPr id="371" name="Google Shape;371;g164e30dc810_0_374:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g164e30dc810_0_374:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g2587371d77b_0_77:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g2587371d77b_0_77:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher explanation</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>- You can check the crypto company's registration number on Companies House to check it is a legitimate company (only applies for UK firms). You can also check the Financial Conduct Authority register.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+                <a:ea typeface="Roboto"/>
+                <a:cs typeface="Roboto"/>
+                <a:sym typeface="Roboto"/>
+              </a:rPr>
+              <a:t>- Most cryptocurrencies are not regulated by the FCA (even if the firm providing the crypto is) which means you won't be protected by the UK's Financial Compensation Scheme. This means that if you're scammed it is unlikely you will recover your money.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="388" name="Shape 388"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g164e30dc810_0_319:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g27635965fc0_0_179:notes"/>
+          <p:cNvPr id="390" name="Google Shape;390;g164e30dc810_0_319:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing:  8 minutes on task </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g1575e96a1fb_0_290:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7139,115 +7645,232 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="394" name="Shape 394"/>
+        <p:cNvPr id="402" name="Shape 402"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;g164e30dc810_0_482:notes"/>
+          <p:cNvPr id="403" name="Google Shape;403;g27635965fc0_0_179:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g27635965fc0_0_179:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="419" name="Shape 419"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;g164e30dc810_0_482:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;g164e30dc810_0_482:notes"/>
+          <p:cNvPr id="421" name="Google Shape;421;g164e30dc810_0_482:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7266,110 +7889,110 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="61" name="Shape 61"/>
+        <p:cNvPr id="59" name="Shape 59"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;g1575e96a1fb_0_257:notes"/>
+          <p:cNvPr id="60" name="Google Shape;60;g1575e96a1fb_0_257:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;g1575e96a1fb_0_257:notes"/>
+          <p:cNvPr id="61" name="Google Shape;61;g1575e96a1fb_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-292100" lvl="0" marL="457200" rtl="0" algn="l">
@@ -7388,110 +8011,110 @@
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvPr id="66" name="Shape 66"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;g164e30dc810_0_113:notes"/>
+          <p:cNvPr id="67" name="Google Shape;67;g164e30dc810_0_113:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;g164e30dc810_0_113:notes"/>
+          <p:cNvPr id="68" name="Google Shape;68;g164e30dc810_0_113:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7536,125 +8159,794 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>From Left to right:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bitcoin (BTC) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The most widely used cryptocurrency</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tether (USDT)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – a stablecoin pegged to the US dollar.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binance Coin (BNB)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native token of the Binance exchange and the Binance Smart Chain.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Uniswap (UNI)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the governance token of the Uniswap decentralized exchange (DEX).</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Decentraland (MANA)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the token for a virtual reality platform built on Ethereum.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>TRON (TRX)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native cryptocurrency of the TRON blockchain.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>XRP (Ripple)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – a digital payment protocol and cryptocurrency focused on fast, low-cost cross-border transactions.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ethereum (ETH)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native token of the Ethereum blockchain, used for decentralized applications and smart contracts.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="84" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g164e30dc810_0_142:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;g3cd3a2567ad_0_2:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3cd3a2567ad_0_2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Suggested timing: 4 minutes on task | 4 minutes feedback</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>From Left to right:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bitcoin (BTC) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The most widely used cryptocurrency</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tether (USDT)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – a stablecoin pegged to the US dollar.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binance Coin (BNB)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native token of the Binance exchange and the Binance Smart Chain.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Uniswap (UNI)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the governance token of the Uniswap decentralized exchange (DEX).</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Decentraland (MANA)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the token for a virtual reality platform built on Ethereum.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>TRON (TRX)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native cryptocurrency of the TRON blockchain.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>XRP (Ripple)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – a digital payment protocol and cryptocurrency focused on fast, low-cost cross-border transactions.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ethereum (ETH)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – the native token of the Ethereum blockchain, used for decentralized applications and smart contracts.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g164e30dc810_0_142:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g164e30dc810_0_142:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;g164e30dc810_0_142:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7667,338 +8959,213 @@
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2768912105e_0_456:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3a358771ede_1_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2768912105e_0_456:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3a358771ede_1_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
-              </a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-              <a:t>Different sets of students to be given different sections to read and summarise. Students then feedback to the class.</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...126 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g33cada08c39_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -8043,51 +9210,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g33cada08c39_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8299,51 +9466,51 @@
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Google Shape;32;g33cada08c39_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8358,51 +9525,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Google Shape;34;g33cada08c39_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8809,51 +9976,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g33cada08c39_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Google Shape;17;g33cada08c39_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -8906,51 +10073,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Google Shape;19;g33cada08c39_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;g33cada08c39_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -9162,51 +10329,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="21" name="Shape 21"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Google Shape;22;g33cada08c39_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9273,51 +10440,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Google Shape;25;g33cada08c39_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9357,51 +10524,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Google Shape;28;g33cada08c39_0_21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Google Shape;29;g33cada08c39_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -9662,51 +10829,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10403,211 +11570,231 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/finance/quote/BTC-GBP?window=5Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=J-xEhaUxCy4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/J-xEhaUxCy4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fca.org.uk/investsmart/crypto-basics#section-investing-in-crypto-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CakdQBB5QnQ" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3xVMpSI1GfE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/hub/research/decrypting-cryptoassets-nfts-report/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydoh.ca/learn/money-101/investing/cryptocurrency-101-a-guide-for-parents-and-teens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/2691366f-d381-40cd-a769-6559779151c2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/2691366f-d381-40cd-a769-6559779151c2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fca.org.uk/investsmart/crypto-basics#section-investing-in-crypto-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/52c98479-e50a-4cb0-9f88-a427f1818e28" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydoh.ca/learn/money-101/investing/cryptocurrency-101-a-guide-for-parents-and-teens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/hub/research/decrypting-cryptoassets-nfts-report/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/f7iXTyHGYX4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=PFKke1jDX78" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PFKke1jDX78" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10817,235 +12004,2018 @@
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;g164e30dc810_0_152"/>
+          <p:cNvPr id="114" name="Google Shape;114;g2768912105e_0_295"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1401375" y="894150"/>
+            <a:ext cx="6976200" cy="1917900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Why some are wary of cryptocurrency…</a:t>
+            </a:r>
+            <a:endParaRPr sz="1500">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It doesn’t have the backing of a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> government or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> central bank</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>usually</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> isn’t regulated</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It isn't stable</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It isn't accepted fo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>r buying most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> shopping </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>items</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g2768912105e_0_295"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439450" y="978750"/>
+            <a:ext cx="6212100" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g2768912105e_0_295"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrency vs. money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="117" name="Google Shape;117;g2768912105e_0_295" title="noun-cross-5871950.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17533" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="132775" y="3197731"/>
+            <a:ext cx="1268600" cy="1046213"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="118" name="Google Shape;118;g2768912105e_0_295" title="noun-tick-7454586.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="15476" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="212400" y="1469650"/>
+            <a:ext cx="1109350" cy="937675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g2768912105e_0_295"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1401375" y="3062575"/>
+            <a:ext cx="6317100" cy="1881900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>…can be exactly why others prefer it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Its instability (also called volatility) allows some people to make huge gains in a short space of time, but also huge losses!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-323850" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>sometimes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> decentralised, meaning peer to peer trades can take place without an organisation in the middle </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="117"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="117"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="119"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="112325" y="1108450"/>
+            <a:ext cx="2836800" cy="2113800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrencies have a  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>limited number of coins</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>limited supply gives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> them value. Bitcoin is limited to 21 million bitcoins. The amount of coins that exist need to be ‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>mined</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>’ by massive computers </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>solving complicated maths problems.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="500">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3092325" y="1108450"/>
+            <a:ext cx="2891400" cy="2113800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>The value of crypto is mostly based on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>what people believe the value of the cryptocurrency is or will be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>. It is not issued by the government, like the British pound or US dollar. This is why it can be very </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>volatile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t> - often changing in value.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="500">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6136250" y="1108450"/>
+            <a:ext cx="2891400" cy="2124000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>3.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrency is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>speculative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>. This means that people buy or trade crypto because they have heard it may rise in value, not because they have evidence to support a potential rise in its value. Unlike online games, like Fortnite, investments in cryptocurrency can lead to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> real big losses.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1304275" y="3342725"/>
+            <a:ext cx="2891400" cy="1641900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>4.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrencies, at the moment, are not widely accepted so </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>can’t be used to buy a lot of items.</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4360925" y="3342725"/>
+            <a:ext cx="2891400" cy="1640400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Any investment should only be made </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>after</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>emergency fund has been set aside</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>. This is an amount of money, usually 3 months worth of spending, saved in case of unforeseen events. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="100">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g2768912105e_0_456"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Summary | What is cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="125"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="126"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="127"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="128"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="4405825"/>
             <a:ext cx="3597600" cy="692700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Two options:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-149900" lvl="0" marL="316800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-149901" lvl="0" marL="316800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>1 | </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Literacy Resource (1 page)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-149900" lvl="0" marL="316800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-149901" lvl="0" marL="316800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1 | Literacy Resource (Stretch)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="135" name="Google Shape;135;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page (1).png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484775" y="325325"/>
+            <a:ext cx="2398423" cy="3392350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g164e30dc810_0_152"/>
+          <p:cNvPr id="136" name="Google Shape;136;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="113375" y="1182625"/>
             <a:ext cx="5834400" cy="2909100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -11228,65 +14198,77 @@
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Summarise your reading </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>in</a:t>
+              <a:t>into</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> 30-50 words</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>five points</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
@@ -11304,51 +14286,63 @@
               </a:rPr>
               <a:t>Select two points to create a whole class </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>b</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>itcoin fact sheet </a:t>
+              <a:t>itcoin fact sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> to collate on the board</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -11377,262 +14371,184 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Stretch:</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>  Using two different colours, highlight the </a:t>
-[...2 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>positives</a:t>
-[...35 lines deleted...]
-              <a:t> of using cryptocurrency.</a:t>
+              <a:t>What are the positives and negatives of cryptocurrency? Fill in the table on the sheet. </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g164e30dc810_0_152"/>
+          <p:cNvPr id="137" name="Google Shape;137;g164e30dc810_0_152"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="123" name="Google Shape;123;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page.png"/>
+          <p:cNvPr id="138" name="Google Shape;138;g164e30dc810_0_152" title="module_3_session_2_resource_1_literacy_resource_1_page.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId3">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6916626" y="278425"/>
-            <a:ext cx="2074674" cy="3392350"/>
+            <a:off x="5556000" y="1598750"/>
+            <a:ext cx="2398423" cy="3392350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
-[...40 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="128" name="Shape 128"/>
+        <p:cNvPr id="142" name="Shape 142"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;g34232d54a9e_0_0"/>
+          <p:cNvPr id="143" name="Google Shape;143;g34232d54a9e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17400" y="1107850"/>
             <a:ext cx="9109200" cy="3417000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
@@ -11933,100 +14849,100 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>emergency fund</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>—at least three months' expenses for unexpected events.</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g34232d54a9e_0_0"/>
+          <p:cNvPr id="144" name="Google Shape;144;g34232d54a9e_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517100" y="4285925"/>
             <a:ext cx="1609500" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1300"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;g34232d54a9e_0_0"/>
+          <p:cNvPr id="145" name="Google Shape;145;g34232d54a9e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="189575" y="170375"/>
             <a:ext cx="9109200" cy="677100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -12085,314 +15001,702 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="129">
+                                          <p:spTgt spid="143">
                                             <p:txEl>
                                               <p:pRg end="0" st="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="129">
+                                          <p:spTgt spid="143">
                                             <p:txEl>
                                               <p:pRg end="1" st="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="129">
+                                          <p:spTgt spid="143">
                                             <p:txEl>
                                               <p:pRg end="2" st="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="129">
+                                          <p:spTgt spid="143">
                                             <p:txEl>
                                               <p:pRg end="3" st="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="129">
+                                          <p:spTgt spid="143">
                                             <p:txEl>
                                               <p:pRg end="4" st="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g2768912105e_0_64"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3d363b4769f_0_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7517100" y="4285925"/>
+            <a:ext cx="1609500" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1300"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3d363b4769f_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="189575" y="170375"/>
+            <a:ext cx="9109200" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Bitcoin’s change in price: 5 years</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3d363b4769f_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="113375" y="1182625"/>
+            <a:ext cx="2245500" cy="3455700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What is Bitcoin worth in £ today? Search online or check </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>here</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>In 2016, 1 Bitcoin was worth around </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£3</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1700" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1700">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>In 2025, 1 Bitcoin was worth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>over £90,000</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1700" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3d363b4769f_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2547475" y="1231300"/>
+            <a:ext cx="6482176" cy="3285125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="133075" y="2917650"/>
             <a:ext cx="6680700" cy="1563900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -12507,51 +15811,51 @@
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>it</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g2768912105e_0_64"/>
+          <p:cNvPr id="159" name="Google Shape;159;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="133075" y="1265600"/>
             <a:ext cx="6680700" cy="1527000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -12744,51 +16048,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>There are increasing efforts to try to make cryptocurrencies greener. </a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;g2768912105e_0_64"/>
+          <p:cNvPr id="160" name="Google Shape;160;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="133075" y="4717125"/>
             <a:ext cx="7805400" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -12851,119 +16155,119 @@
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>tps://www.ft.com/video/ce61990f-ba96-4759-8979-139dd6ccd8d9</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="139" name="Google Shape;139;g2768912105e_0_64"/>
+          <p:cNvPr id="161" name="Google Shape;161;g2768912105e_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262875" y="1265600"/>
             <a:ext cx="1560900" cy="1392666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="140" name="Google Shape;140;g2768912105e_0_64"/>
+          <p:cNvPr id="162" name="Google Shape;162;g2768912105e_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7262875" y="2787284"/>
             <a:ext cx="1560899" cy="1392666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g2768912105e_0_64"/>
+          <p:cNvPr id="163" name="Google Shape;163;g2768912105e_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12996,171 +16300,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="136"/>
+                                          <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g2fbab5f9578_2_28"/>
-[...56 lines deleted...]
-          <p:cNvPr id="147" name="Google Shape;147;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="168" name="Google Shape;168;g2fbab5f9578_2_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="271100" y="1677075"/>
             <a:ext cx="5136000" cy="1477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -13179,433 +16426,375 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Bitcoin's energy consumption is similar to the whole country of Poland.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2500" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="169" name="Google Shape;169;g2fbab5f9578_2_28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7665525" y="4068700"/>
             <a:ext cx="1260600" cy="1030500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="lt1"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
-              <a:schemeClr val="lt1"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="149" name="Google Shape;149;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="170" name="Google Shape;170;g2fbab5f9578_2_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5559500" y="1531350"/>
             <a:ext cx="3366624" cy="3223554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g2fbab5f9578_2_28"/>
+          <p:cNvPr id="171" name="Google Shape;171;g2fbab5f9578_2_28"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
               <a:t>Did you know?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g2fbab5f9578_2_28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="271100" y="3277400"/>
+            <a:ext cx="5136000" cy="615600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF8022"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>That’s about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>40 million</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> people</a:t>
+            </a:r>
+            <a:endParaRPr i="0" sz="2500" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="172"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g164e30dc810_0_160"/>
-[...237 lines deleted...]
-          <p:cNvPr id="164" name="Google Shape;164;g164e30dc810_0_177"/>
+          <p:cNvPr id="177" name="Google Shape;177;g164e30dc810_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="274500" y="269902"/>
             <a:ext cx="7021200" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -13627,87 +16816,87 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>5 myths about cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="165" name="Google Shape;165;g164e30dc810_0_177" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="178" name="Google Shape;178;g164e30dc810_0_177" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1824225" y="1081250"/>
             <a:ext cx="5495550" cy="3569475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g164e30dc810_0_177"/>
+          <p:cNvPr id="179" name="Google Shape;179;g164e30dc810_0_177"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3072000" y="4743300"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -13755,73 +16944,156 @@
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="178"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="178"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="183" name="Shape 183"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g341ea246896_0_3"/>
+          <p:cNvPr id="184" name="Google Shape;184;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="274500" y="269902"/>
             <a:ext cx="7021200" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -13843,87 +17115,87 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>5 myths about cryptocurrency</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="172" name="Google Shape;172;g341ea246896_0_3" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 myths about cryptocurrencies -made in collaboration with Ishaan Bhimjiyani @Revishaan" id="185" name="Google Shape;185;g341ea246896_0_3" title="5 myths about cryptocurrencies from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5174050" y="1540612"/>
             <a:ext cx="3175050" cy="2062275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g341ea246896_0_3"/>
+          <p:cNvPr id="186" name="Google Shape;186;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3072000" y="4743300"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -13968,108 +17240,120 @@
               <a:rPr lang="en-GB" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g341ea246896_0_3"/>
+          <p:cNvPr id="187" name="Google Shape;187;g341ea246896_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="274500" y="1540600"/>
+            <a:off x="274500" y="1468900"/>
             <a:ext cx="4757700" cy="2706600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>These common myths are </a:t>
             </a:r>
             <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1700" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>untrue</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>untrue:</a:t>
+              <a:t>:</a:t>
             </a:r>
             <a:endParaRPr sz="1700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-336550" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
@@ -14240,2769 +17524,429 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Only criminals use cryptocurrencies</a:t>
             </a:r>
             <a:endParaRPr sz="1700">
-              <a:solidFill>
-[...1812 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="194" name="Shape 194"/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g1a6729e0c41_0_18"/>
+          <p:cNvPr id="192" name="Google Shape;192;g164e30dc810_0_160"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="379375" y="1287575"/>
-            <a:ext cx="7661100" cy="1169700"/>
+            <a:off x="477775" y="2251925"/>
+            <a:ext cx="3837000" cy="1911000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Have a discussion in pairs:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>One person </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>defends</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>cryptocurrency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and the other person </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>gives arguments against</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> it.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Prepare to share your opinions with the class. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g164e30dc810_0_160"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="249600" y="1258775"/>
+            <a:ext cx="8767800" cy="978900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>2. Who can own a cryptocurrency?</a:t>
-[...120 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:t>What are some of the positives and negatives about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Bitcoin or cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...616 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g1a6729e0c41_0_18"/>
+          <p:cNvPr id="194" name="Google Shape;194;g164e30dc810_0_160"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="379375" y="253750"/>
-            <a:ext cx="7992600" cy="516000"/>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Cryptocurrency - the good and the bad</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="195" name="Google Shape;195;g164e30dc810_0_160" title="noun-debate-7340772.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="13360" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4604075" y="2038000"/>
+            <a:ext cx="3025300" cy="2621099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...45 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="44" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -17117,51 +18061,51 @@
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="46" name="Google Shape;46;g1575e96a1fb_0_240"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -18111,78 +19055,2742 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;g3cf023dee4f_2_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238075" y="2263950"/>
+            <a:ext cx="6667800" cy="831300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Start of optional activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Assessment for learning multiple choice quiz</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="204" name="Shape 204"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;g1a6729e0c41_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="1287575"/>
+            <a:ext cx="8735100" cy="1200600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="231F20"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There are about …………….. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>ctively used cryptocurrencies worldwide </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g1a6729e0c41_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="253750"/>
+            <a:ext cx="7992600" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Multiple choice</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="207" name="Google Shape;207;g1a6729e0c41_0_0"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="952500" y="2114550"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+              </a:tblGrid>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>A</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>B</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent3"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>C</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent3"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>750</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>7,200</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>10,000</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g1a6729e0c41_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="1287575"/>
+            <a:ext cx="8297400" cy="1539300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="231F20"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There are about …………….. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>actively used </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>cryptocurrencies worldwide </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="213" name="Google Shape;213;g1a6729e0c41_0_9"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="952500" y="2114550"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+              </a:tblGrid>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>A</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>B</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>C</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="00FF00"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>750 </a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="231F20"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>7,200</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="231F20"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>10,000</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="231F20"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="214" name="Google Shape;214;g1a6729e0c41_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="253750"/>
+            <a:ext cx="7992600" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Multiple choice</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g1a6729e0c41_0_18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="1287575"/>
+            <a:ext cx="7661100" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>2. Who can own a cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="231F20"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="220" name="Google Shape;220;g1a6729e0c41_0_18"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="952500" y="1890675"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+                <a:gridCol w="2413000"/>
+              </a:tblGrid>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>A</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>B</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent3"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="2200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>C</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="2200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent3"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="381000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>Anyone</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>People over the age of 16</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>People that have been financially trained</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="28575">
+                      <a:solidFill>
+                        <a:schemeClr val="accent2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g1a6729e0c41_0_18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379375" y="253750"/>
+            <a:ext cx="7992600" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Multiple choice</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="225" name="Shape 225"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="203" name="Google Shape;203;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="226" name="Google Shape;226;g1a6729e0c41_0_27"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="1885950"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="419100">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -18777,51 +22385,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="227" name="Google Shape;227;g1a6729e0c41_0_27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="960125" y="3431450"/>
             <a:ext cx="7239000" cy="921900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -18851,51 +22459,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Note that this is different to opening an account or trading. Most popular cryptocurrency exchanges, such as traditional brokerage firms, prevent anyone under 18 years of age from opening a trading account.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="228" name="Google Shape;228;g1a6729e0c41_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18917,79 +22525,79 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>2. Who can own a cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="File:About icon (The Noun Project).svg - Wikimedia Commons" id="206" name="Google Shape;206;g1a6729e0c41_0_27"/>
+          <p:cNvPr descr="File:About icon (The Noun Project).svg - Wikimedia Commons" id="229" name="Google Shape;229;g1a6729e0c41_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="73325" y="3506638"/>
             <a:ext cx="771523" cy="771523"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g1a6729e0c41_0_27"/>
+          <p:cNvPr id="230" name="Google Shape;230;g1a6729e0c41_0_27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19017,70 +22625,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="235" name="Google Shape;235;g1a6729e0c41_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19164,64 +22772,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="213" name="Google Shape;213;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="236" name="Google Shape;236;g1a6729e0c41_0_37"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -19754,51 +23362,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g1a6729e0c41_0_37"/>
+          <p:cNvPr id="237" name="Google Shape;237;g1a6729e0c41_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19826,70 +23434,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="241" name="Shape 241"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="242" name="Google Shape;242;g1a6729e0c41_0_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19973,51 +23581,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="243" name="Google Shape;243;g1a6729e0c41_0_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20039,64 +23647,64 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="221" name="Google Shape;221;g1a6729e0c41_0_46"/>
+          <p:cNvPr id="244" name="Google Shape;244;g1a6729e0c41_0_46"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -20635,70 +24243,70 @@
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="225" name="Shape 225"/>
+        <p:cNvPr id="248" name="Shape 248"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="249" name="Google Shape;249;g1a6729e0c41_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="831300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20751,64 +24359,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="227" name="Google Shape;227;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="250" name="Google Shape;250;g1a6729e0c41_0_55"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -21341,51 +24949,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g1a6729e0c41_0_55"/>
+          <p:cNvPr id="251" name="Google Shape;251;g1a6729e0c41_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21413,140 +25021,83 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="255" name="Shape 255"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...55 lines deleted...]
-      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="234" name="Google Shape;234;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="256" name="Google Shape;256;g1a6729e0c41_0_64"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="502125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -22054,51 +25605,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="257" name="Google Shape;257;g1a6729e0c41_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22182,51 +25733,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;g1a6729e0c41_0_64"/>
+          <p:cNvPr id="258" name="Google Shape;258;g1a6729e0c41_0_64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22254,70 +25805,70 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="262" name="Shape 262"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="263" name="Google Shape;263;g1a6729e0c41_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22399,123 +25950,66 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...55 lines deleted...]
-      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="243" name="Google Shape;243;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="264" name="Google Shape;264;g1a6729e0c41_0_73"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -23075,51 +26569,51 @@
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent2"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g1a6729e0c41_0_73"/>
+          <p:cNvPr id="265" name="Google Shape;265;g1a6729e0c41_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23147,140 +26641,472 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="248" name="Shape 248"/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="51" name="Google Shape;51;g1466ef7c987_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="455575" y="2471200"/>
-            <a:ext cx="4581000" cy="369300"/>
+            <a:off x="360375" y="270375"/>
+            <a:ext cx="8031000" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Having a respectful learning environment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g1466ef7c987_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324100" y="1254075"/>
+            <a:ext cx="7638000" cy="1908600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="accent2"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will listen to each other respectfully</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will avoid making judgements or assumptions about others</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will comment on what has been said, not the person who has said it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will not share personal stories or ask personal questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;g1466ef7c987_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="418625" y="3452475"/>
+            <a:ext cx="8242200" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF8022"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If there is a question that you do not wish to ask aloud, you can write it on a post-it note which will be collected throughout the session and answered at the end</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="250" name="Google Shape;250;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="270" name="Google Shape;270;g1a6729e0c41_0_83"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="952500" y="2038350"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{DC3C60F3-EDF5-4B0C-95C2-A6C8302E78CA}</a:tableStyleId>
+                <a:tableStyleId>{A300E361-9DD0-4224-A563-BFABF0E7496C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
                 <a:gridCol w="2413000"/>
               </a:tblGrid>
               <a:tr h="350375">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -23785,51 +27611,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="271" name="Google Shape;271;g1a6729e0c41_0_83"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="1287575"/>
             <a:ext cx="7661100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23913,51 +27739,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="231F20"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;g1a6729e0c41_0_83"/>
+          <p:cNvPr id="272" name="Google Shape;272;g1a6729e0c41_0_83"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7992600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23985,70 +27811,197 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Multiple choice</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="256" name="Shape 256"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;g164e30dc810_0_640"/>
+          <p:cNvPr id="277" name="Google Shape;277;g3cf023dee4f_2_5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238075" y="2263950"/>
+            <a:ext cx="6667800" cy="831300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>End</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> of optional activity:</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Assessment for learning multiple choice quiz</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="281" name="Shape 281"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;g164e30dc810_0_640"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -24061,51 +28014,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;g164e30dc810_0_640"/>
+          <p:cNvPr id="283" name="Google Shape;283;g164e30dc810_0_640"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360374" y="629069"/>
             <a:ext cx="6625500" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -24139,51 +28092,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>y the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g164e30dc810_0_640"/>
+          <p:cNvPr id="284" name="Google Shape;284;g164e30dc810_0_640"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="443102" y="1279525"/>
             <a:ext cx="8257800" cy="3570900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -24406,70 +28359,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Light"/>
               <a:ea typeface="Lato Light"/>
               <a:cs typeface="Lato Light"/>
               <a:sym typeface="Lato Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="263" name="Shape 263"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;g27635965fc0_0_59"/>
+          <p:cNvPr id="289" name="Google Shape;289;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="283550" y="272000"/>
             <a:ext cx="8379600" cy="1703100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -24650,480 +28603,480 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> emotions that crypto could cause</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="265" name="Google Shape;265;g27635965fc0_0_59"/>
+          <p:cNvPr id="290" name="Google Shape;290;g27635965fc0_0_59"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2230250" y="2245350"/>
             <a:ext cx="2505750" cy="2001750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;g27635965fc0_0_59"/>
+          <p:cNvPr id="291" name="Google Shape;291;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="2300550"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Excited </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g27635965fc0_0_59"/>
+          <p:cNvPr id="292" name="Google Shape;292;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="3045675"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Powerful </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;g27635965fc0_0_59"/>
+          <p:cNvPr id="293" name="Google Shape;293;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154100" y="3735600"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Relevant</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;g27635965fc0_0_59"/>
+          <p:cNvPr id="294" name="Google Shape;294;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="2305500"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Anxious</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g27635965fc0_0_59"/>
+          <p:cNvPr id="295" name="Google Shape;295;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="3050625"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Disappointed </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g27635965fc0_0_59"/>
+          <p:cNvPr id="296" name="Google Shape;296;g27635965fc0_0_59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5129475" y="3740550"/>
             <a:ext cx="1548000" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Frustrated</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="272" name="Google Shape;272;g27635965fc0_0_59"/>
+          <p:cNvPr id="297" name="Google Shape;297;g27635965fc0_0_59"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1092520">
             <a:off x="7015648" y="2415173"/>
             <a:ext cx="1768356" cy="2447779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -25150,276 +29103,276 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="266"/>
+                                          <p:spTgt spid="291"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="267"/>
+                                          <p:spTgt spid="292"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="268"/>
+                                          <p:spTgt spid="293"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="269"/>
+                                          <p:spTgt spid="294"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="270"/>
+                                          <p:spTgt spid="295"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="271"/>
+                                          <p:spTgt spid="296"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="271"/>
+                                          <p:spTgt spid="296"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="276" name="Shape 276"/>
+        <p:cNvPr id="301" name="Shape 301"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g164e30dc810_0_266"/>
+          <p:cNvPr id="302" name="Google Shape;302;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="1918800"/>
             <a:ext cx="5273700" cy="2647500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25671,78 +29624,78 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="278" name="Google Shape;278;g164e30dc810_0_266"/>
+          <p:cNvPr id="303" name="Google Shape;303;g164e30dc810_0_266"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="509925" y="1777150"/>
             <a:ext cx="2563200" cy="2683225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;g164e30dc810_0_266"/>
+          <p:cNvPr id="304" name="Google Shape;304;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="4342950"/>
             <a:ext cx="4124700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25764,51 +29717,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How many factors can you identify?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g164e30dc810_0_266"/>
+          <p:cNvPr id="305" name="Google Shape;305;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1178800"/>
             <a:ext cx="9266100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -25816,505 +29769,116 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the factors that would influence this person’s decision to use cryptocurrency? </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g164e30dc810_0_266"/>
+          <p:cNvPr id="306" name="Google Shape;306;g164e30dc810_0_266"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;g1466ef7c987_0_0"/>
-[...388 lines deleted...]
-          <p:cNvPr id="286" name="Google Shape;286;g164e30dc810_0_274"/>
+          <p:cNvPr id="311" name="Google Shape;311;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1178800"/>
             <a:ext cx="9266100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26348,51 +29912,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> might the highlighted factors influence this person’s decision to use cryptocurrency? </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g164e30dc810_0_274"/>
+          <p:cNvPr id="312" name="Google Shape;312;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3486975" y="1918800"/>
             <a:ext cx="5273700" cy="2647500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26839,146 +30403,146 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;g164e30dc810_0_274"/>
+          <p:cNvPr id="313" name="Google Shape;313;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51425" y="4465225"/>
-            <a:ext cx="8017200" cy="461700"/>
+            <a:ext cx="8017200" cy="446400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Task: Explain two factors that could influence Zak to invest in cryptocurrency</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="289" name="Google Shape;289;g164e30dc810_0_274"/>
+          <p:cNvPr id="314" name="Google Shape;314;g164e30dc810_0_274"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="509925" y="1777150"/>
             <a:ext cx="2563200" cy="2683225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g164e30dc810_0_274"/>
+          <p:cNvPr id="315" name="Google Shape;315;g164e30dc810_0_274"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -26998,360 +30562,289 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="294" name="Shape 294"/>
+        <p:cNvPr id="319" name="Shape 319"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...261 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="296" name="Google Shape;296;g2768912105e_0_212"/>
+          <p:cNvPr id="320" name="Google Shape;320;g2768912105e_0_212"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6435850" y="1721400"/>
             <a:ext cx="2208550" cy="2208550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g2768912105e_0_212"/>
+          <p:cNvPr id="321" name="Google Shape;321;g2768912105e_0_212"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="194150" y="1182725"/>
+            <a:ext cx="5683200" cy="4002000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Engagement with cryptocurrency is shaped by a range of personal, social, and financial factors.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Peer pressure and influencer-driven marketing on social media platforms can lead to impulsive investment decisions, particularly among younger audiences.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cultural attitudes toward money and risk vary significantly, meaning cryptocurrency adoption differs widely across communities and countries.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g2768912105e_0_212"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -27371,512 +30864,532 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who does cryptocurrency appeal to?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="326" name="Shape 326"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g2768912105e_0_219"/>
+          <p:cNvPr id="327" name="Google Shape;327;g2768912105e_0_219"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3839560" y="1024555"/>
             <a:ext cx="4612539" cy="3879591"/>
             <a:chOff x="3577550" y="1200801"/>
             <a:chExt cx="4246101" cy="3746949"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="303" name="Google Shape;303;g2768912105e_0_219"/>
+            <p:cNvPr id="328" name="Google Shape;328;g2768912105e_0_219"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5717050" y="1200801"/>
               <a:ext cx="2106600" cy="3746949"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="304" name="Google Shape;304;g2768912105e_0_219"/>
+            <p:cNvPr id="329" name="Google Shape;329;g2768912105e_0_219"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="26411" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3577550" y="2453075"/>
               <a:ext cx="3620550" cy="2494675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g2768912105e_0_219"/>
+          <p:cNvPr id="330" name="Google Shape;330;g2768912105e_0_219"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="227950" y="1238775"/>
             <a:ext cx="4148700" cy="3047700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPts val="3000"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Kim Kardashian promoted a cryptocurrency on her Instagram</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
-              <a:solidFill>
-[...64 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-398100" lvl="0" marL="360000" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
-[...6 lines deleted...]
-              <a:t>...her followers did?</a:t>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discussion: What do you think…</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-398100" lvl="0" marL="360000" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398101" lvl="0" marL="360001" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
-[...6 lines deleted...]
-              <a:t>...happened to the value of the coin?</a:t>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>...her followers did?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398101" lvl="0" marL="360001" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>...happened to the value of the coin?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2768912105e_0_219"/>
+          <p:cNvPr id="331" name="Google Shape;331;g2768912105e_0_219"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
               <a:t>How does social media impact decision making?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="335" name="Shape 335"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g2768912105e_0_238"/>
+          <p:cNvPr id="336" name="Google Shape;336;g2768912105e_0_238"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5113779" y="1531694"/>
             <a:ext cx="3906151" cy="2764299"/>
             <a:chOff x="199275" y="872125"/>
             <a:chExt cx="5906775" cy="4066342"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="312" name="Google Shape;312;g2768912105e_0_238"/>
+            <p:cNvPr id="337" name="Google Shape;337;g2768912105e_0_238"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3473975" y="872125"/>
               <a:ext cx="2632075" cy="4023625"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="313" name="Google Shape;313;g2768912105e_0_238"/>
+            <p:cNvPr id="338" name="Google Shape;338;g2768912105e_0_238"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="199275" y="2223017"/>
               <a:ext cx="5187726" cy="2715450"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g2768912105e_0_238"/>
+          <p:cNvPr id="339" name="Google Shape;339;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="227950" y="1162575"/>
             <a:ext cx="5952600" cy="2909100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27955,107 +31468,107 @@
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1900">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The value of the company’s EthereumMax tokens increased by as much as 1,370% after the social media posts before crashing to an </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1900" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>all-time low</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1900">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="3000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g2768912105e_0_238"/>
+          <p:cNvPr id="340" name="Google Shape;340;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="157825" y="4310400"/>
             <a:ext cx="4443600" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -28069,197 +31582,197 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is 1 thing you have learnt from this story?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g2768912105e_0_238"/>
+          <p:cNvPr id="341" name="Google Shape;341;g2768912105e_0_238"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What happened next?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvPr id="345" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="321" name="Google Shape;321;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="346" name="Google Shape;346;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="1164742"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="322" name="Google Shape;322;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="347" name="Google Shape;347;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="2333242"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Flag" id="323" name="Google Shape;323;g2587371d77b_0_18"/>
+          <p:cNvPr descr="Flag" id="348" name="Google Shape;348;g2587371d77b_0_18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195605" y="3483514"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2587371d77b_0_18"/>
+          <p:cNvPr id="349" name="Google Shape;349;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="1240942"/>
             <a:ext cx="4188000" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28281,51 +31794,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unknown coins rising rapidly in value</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g2587371d77b_0_18"/>
+          <p:cNvPr id="350" name="Google Shape;350;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="2455706"/>
             <a:ext cx="1833300" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28347,51 +31860,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Paid ads</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2587371d77b_0_18"/>
+          <p:cNvPr id="351" name="Google Shape;351;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5133617" y="3432664"/>
             <a:ext cx="3480600" cy="1168500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28413,80 +31926,80 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Lots of social media activity</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Be careful of pump-and-dump schemes in crypto! A pump and dump is a manipulative scheme where investors artificially inflate the price of an asset and then sell it for a profit.&#10;&#10; In this video, we'll cover:&#10;1. How does a pump-and-dump scheme work?&#10;2. How to spot and avoid a pump-and-dump scheme?&#10;&#10;Have you encountered a pump-and-dump scheme before?&#10;&#10;Links:&#10;CoinGecko: https://www.coingecko.com/&#10;GeckoTerminal: https://www.geckoterminal.com/&#10;&#10;Timestamps:&#10;00:00 Intro&#10;00:23 What is pump-and-dump&#10;01:01&quot;Pump&quot; phase&#10;01:25 &quot;Dump&quot; phase&#10;01:45 Examples&#10;02:14 How to spot &#10;03:00 Outro&#10;&#10;Download CoinGecko App!📱&#10;iOS: https://gcko.io/coingecko-ios&#10;Android: https://gcko.io/coingecko-android&#10;&#10;Follow us!&#10;Twitter: https://twitter.com/coingecko &#10;Instagram: https://www.instagram.com/coingecko &#10;TikTok: https://www.tiktok.com/@coingeckotv &#10;Telegram: https://t.me/coingecko &#10;&#10;Subscribe to CoinGecko's Newsletter! 📩&#10;https://landing.coingecko.com/newsletter/&#10;&#10;#pumpanddump #pump #dump #fomo #liquidation #financialrisk #dyor  #education #educationalvideo #educational #cryptotrading #cryptotrader" id="327" name="Google Shape;327;g2587371d77b_0_18" title="Crypto Pump and Dump EXPLAINED: How to Spot and Avoid It">
+          <p:cNvPr descr="Be careful of pump-and-dump schemes in crypto! A pump and dump is a manipulative scheme where investors artificially inflate the price of an asset and then sell it for a profit.&#10;&#10; In this video, we'll cover:&#10;1. How does a pump-and-dump scheme work?&#10;2. How to spot and avoid a pump-and-dump scheme?&#10;&#10;Have you encountered a pump-and-dump scheme before?&#10;&#10;Links:&#10;CoinGecko: https://www.coingecko.com/&#10;GeckoTerminal: https://www.geckoterminal.com/&#10;&#10;Timestamps:&#10;00:00 Intro&#10;00:23 What is pump-and-dump&#10;01:01&quot;Pump&quot; phase&#10;01:25 &quot;Dump&quot; phase&#10;01:45 Examples&#10;02:14 How to spot &#10;03:00 Outro&#10;&#10;Download CoinGecko App!📱&#10;iOS: https://gcko.io/coingecko-ios&#10;Android: https://gcko.io/coingecko-android&#10;&#10;Follow us!&#10;Twitter: https://twitter.com/coingecko &#10;Instagram: https://www.instagram.com/coingecko &#10;TikTok: https://www.tiktok.com/@coingeckotv &#10;Telegram: https://t.me/coingecko &#10;&#10;Subscribe to CoinGecko's Newsletter! 📩&#10;https://landing.coingecko.com/newsletter/&#10;&#10;#pumpanddump #pump #dump #fomo #liquidation #financialrisk #dyor  #education #educationalvideo #educational #cryptotrading #cryptotrader" id="352" name="Google Shape;352;g2587371d77b_0_18" title="Crypto Pump and Dump EXPLAINED: How to Spot and Avoid It">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="535350" y="1676675"/>
             <a:ext cx="3541075" cy="1991850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2587371d77b_0_18"/>
+          <p:cNvPr id="353" name="Google Shape;353;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="529475" y="3759300"/>
             <a:ext cx="3541200" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28555,83 +32068,83 @@
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=CakdQBB5QnQ</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2587371d77b_0_18"/>
+          <p:cNvPr id="354" name="Google Shape;354;g2587371d77b_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="1089300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Other red flags: ‘Pump and dump’</a:t>
+              <a:t>Other red flags: ‘pump and dump’</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1700"/>
               <a:t>Watch the video and list the three warning signs to watch out for</a:t>
             </a:r>
             <a:endParaRPr sz="1700"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -28648,357 +32161,512 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="321"/>
+                                          <p:spTgt spid="346"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="321"/>
+                                          <p:spTgt spid="346"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="322"/>
+                                          <p:spTgt spid="347"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="322"/>
+                                          <p:spTgt spid="347"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="324"/>
+                                          <p:spTgt spid="349"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="324"/>
+                                          <p:spTgt spid="349"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="325"/>
+                                          <p:spTgt spid="350"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="325"/>
+                                          <p:spTgt spid="350"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="326"/>
+                                          <p:spTgt spid="351"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="326"/>
+                                          <p:spTgt spid="351"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="323"/>
+                                          <p:spTgt spid="348"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="323"/>
+                                          <p:spTgt spid="348"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="327"/>
+                                          <p:spTgt spid="352"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="327"/>
+                                          <p:spTgt spid="352"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...5 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="57" name="Shape 57"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g164e30dc810_0_647"/>
+          <p:cNvPr id="58" name="Google Shape;58;g25ebdb82868_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="125" y="1491150"/>
+            <a:ext cx="9144000" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Session </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="5600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Cryptocurrency</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt2"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g164e30dc810_0_647"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29011,51 +32679,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g164e30dc810_0_647"/>
+          <p:cNvPr id="360" name="Google Shape;360;g164e30dc810_0_647"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360374" y="629069"/>
             <a:ext cx="6625500" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -29077,51 +32745,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g164e30dc810_0_647"/>
+          <p:cNvPr id="361" name="Google Shape;361;g164e30dc810_0_647"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="443102" y="1279525"/>
             <a:ext cx="8257800" cy="2555100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -29328,153 +32996,153 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Light"/>
               <a:ea typeface="Lato Light"/>
               <a:cs typeface="Lato Light"/>
               <a:sym typeface="Lato Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Beth from @budgetjonesdiary shares her tips for good research when it comes to money!" id="341" name="Google Shape;341;g164e30dc810_0_662" title="Too good to be true?">
+          <p:cNvPr descr="Beth from @budgetjonesdiary shares her tips for good research when it comes to money!" id="366" name="Google Shape;366;g164e30dc810_0_662" title="Too good to be true?">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1758563" y="1079900"/>
             <a:ext cx="5626876" cy="3556525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g164e30dc810_0_662"/>
+          <p:cNvPr id="367" name="Google Shape;367;g164e30dc810_0_662"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451025" y="4636425"/>
             <a:ext cx="4473900" cy="3143100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://youtu.be/3xVMpSI1GfE</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g164e30dc810_0_662"/>
+          <p:cNvPr id="368" name="Google Shape;368;g164e30dc810_0_662"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3039975" y="4743300"/>
             <a:ext cx="3429000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -29519,51 +33187,51 @@
               <a:rPr lang="en-GB" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g164e30dc810_0_662"/>
+          <p:cNvPr id="369" name="Google Shape;369;g164e30dc810_0_662"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -29596,122 +33264,122 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="341"/>
+                                          <p:spTgt spid="366"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="341"/>
+                                          <p:spTgt spid="366"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvPr id="373" name="Shape 373"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g164e30dc810_0_374"/>
+          <p:cNvPr id="374" name="Google Shape;374;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738827" y="1598657"/>
             <a:ext cx="4188000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -29745,51 +33413,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>s</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g164e30dc810_0_374"/>
+          <p:cNvPr id="375" name="Google Shape;375;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738824" y="2700250"/>
             <a:ext cx="3351000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -29811,51 +33479,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Financial advice</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g164e30dc810_0_374"/>
+          <p:cNvPr id="376" name="Google Shape;376;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4926846" y="1598657"/>
             <a:ext cx="3480600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -29877,51 +33545,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Check for red flags</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g164e30dc810_0_374"/>
+          <p:cNvPr id="377" name="Google Shape;377;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4926846" y="2721408"/>
             <a:ext cx="3480600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -29943,51 +33611,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Data and trends</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g164e30dc810_0_374"/>
+          <p:cNvPr id="378" name="Google Shape;378;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="3761500"/>
             <a:ext cx="7454700" cy="985200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -30029,116 +33697,116 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Celebrity endorsement can impact how valuable a coin is perceived to be, especially if there has been hype created on social media for example.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g164e30dc810_0_374"/>
+          <p:cNvPr id="379" name="Google Shape;379;g164e30dc810_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>  What does good research involve?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="383" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;g2587371d77b_0_77"/>
+          <p:cNvPr id="384" name="Google Shape;384;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -30156,51 +33824,51 @@
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Did you know</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g2587371d77b_0_77"/>
+          <p:cNvPr id="385" name="Google Shape;385;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4186338" y="1079700"/>
             <a:ext cx="2123100" cy="2501700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -30307,78 +33975,78 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> by the UK’s Financial Compensation Scheme.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="361" name="Google Shape;361;g2587371d77b_0_77"/>
+          <p:cNvPr id="386" name="Google Shape;386;g2587371d77b_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="5695" t="0"/>
+          <a:srcRect b="0" l="0" r="5696" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1817112" y="1079700"/>
             <a:ext cx="2280201" cy="2501675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g2587371d77b_0_77"/>
+          <p:cNvPr id="387" name="Google Shape;387;g2587371d77b_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1111925" y="3766150"/>
             <a:ext cx="6248100" cy="969600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -30523,114 +34191,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="362"/>
+                                          <p:spTgt spid="387"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g164e30dc810_0_319"/>
+          <p:cNvPr id="392" name="Google Shape;392;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="151750" y="1238775"/>
             <a:ext cx="6162600" cy="3093900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30680,51 +34348,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF9900"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>You receive this message from a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF9900"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>friend</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FF9900"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF9900"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
@@ -30958,51 +34626,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF9900"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Use the worksheet to create a conversation in response to the message</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g164e30dc810_0_319"/>
+          <p:cNvPr id="393" name="Google Shape;393;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="93050" y="4671800"/>
             <a:ext cx="3597600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -31072,413 +34740,144 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="369" name="Google Shape;369;g164e30dc810_0_319"/>
+          <p:cNvPr id="394" name="Google Shape;394;g164e30dc810_0_319"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6836675" y="1094950"/>
             <a:ext cx="2062525" cy="3985050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g164e30dc810_0_319"/>
+          <p:cNvPr id="395" name="Google Shape;395;g164e30dc810_0_319"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>How to manage influences</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvPr id="399" name="Shape 399"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;g25ebdb82868_0_39"/>
-[...268 lines deleted...]
-          <p:cNvPr id="375" name="Google Shape;375;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="400" name="Google Shape;400;g1575e96a1fb_0_290"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -31500,51 +34899,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="401" name="Google Shape;401;g1575e96a1fb_0_290"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31580,266 +34979,266 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="405" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;g27635965fc0_0_179"/>
+          <p:cNvPr id="406" name="Google Shape;406;g27635965fc0_0_179"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g27635965fc0_0_179"/>
+          <p:cNvPr id="407" name="Google Shape;407;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g27635965fc0_0_179"/>
+          <p:cNvPr id="408" name="Google Shape;408;g27635965fc0_0_179"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="384" name="Google Shape;384;g27635965fc0_0_179"/>
+            <p:cNvPr id="409" name="Google Shape;409;g27635965fc0_0_179"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="385" name="Google Shape;385;g27635965fc0_0_179"/>
+            <p:cNvPr id="410" name="Google Shape;410;g27635965fc0_0_179"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -31928,79 +35327,79 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="386" name="Google Shape;386;g27635965fc0_0_179"/>
+            <p:cNvPr id="411" name="Google Shape;411;g27635965fc0_0_179"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;g27635965fc0_0_179"/>
+          <p:cNvPr id="412" name="Google Shape;412;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3312950"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -32052,140 +35451,140 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;g27635965fc0_0_179"/>
+          <p:cNvPr id="413" name="Google Shape;413;g27635965fc0_0_179"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="389" name="Google Shape;389;g27635965fc0_0_179"/>
+            <p:cNvPr id="414" name="Google Shape;414;g27635965fc0_0_179"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="390" name="Google Shape;390;g27635965fc0_0_179"/>
+            <p:cNvPr id="415" name="Google Shape;415;g27635965fc0_0_179"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3344950" y="1434825"/>
               <a:ext cx="666111" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="391" name="Google Shape;391;g27635965fc0_0_179"/>
+            <p:cNvPr id="416" name="Google Shape;416;g27635965fc0_0_179"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4068426" y="1358613"/>
               <a:ext cx="2032200" cy="1852800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -32289,79 +35688,79 @@
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>, offering a  free and confidential debt advice service.</a:t>
               </a:r>
               <a:endParaRPr i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="392" name="Google Shape;392;g27635965fc0_0_179"/>
+          <p:cNvPr id="417" name="Google Shape;417;g27635965fc0_0_179"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6341200" y="1426525"/>
             <a:ext cx="876125" cy="680625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g27635965fc0_0_179"/>
+          <p:cNvPr id="418" name="Google Shape;418;g27635965fc0_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7264128" y="1459325"/>
             <a:ext cx="1760100" cy="615000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -32380,155 +35779,155 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Childline </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="17"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="19"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Helpline</a:t>
             </a:r>
             <a:br>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="18"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="20"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>080</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="397" name="Shape 397"/>
+        <p:cNvPr id="422" name="Shape 422"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g164e30dc810_0_482"/>
+          <p:cNvPr id="423" name="Google Shape;423;g164e30dc810_0_482"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="331100" y="1305550"/>
-            <a:ext cx="8939400" cy="2270400"/>
+            <a:ext cx="8939400" cy="1970100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -32817,155 +36216,79 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1300" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>What are digital assets?</a:t>
-[...74 lines deleted...]
-              </a:rPr>
               <a:t>Decrypting Crypto: Exploring Children’s Engagement with Cryptoassets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> (2023)</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;g164e30dc810_0_482"/>
+          <p:cNvPr id="424" name="Google Shape;424;g164e30dc810_0_482"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="303950"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -32998,65 +36321,65 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="63" name="Google Shape;63;g1575e96a1fb_0_257"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33069,51 +36392,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="64" name="Google Shape;64;g1575e96a1fb_0_257"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360374" y="629069"/>
             <a:ext cx="6625500" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33135,51 +36458,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="65" name="Google Shape;65;g1575e96a1fb_0_257"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="443102" y="1279525"/>
             <a:ext cx="8257800" cy="3570900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -33431,65 +36754,65 @@
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Light"/>
               <a:ea typeface="Lato Light"/>
               <a:cs typeface="Lato Light"/>
               <a:sym typeface="Lato Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="71" name="Shape 71"/>
+        <p:cNvPr id="69" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;g164e30dc810_0_113"/>
+          <p:cNvPr id="70" name="Google Shape;70;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33502,51 +36825,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;g164e30dc810_0_113"/>
+          <p:cNvPr id="71" name="Google Shape;71;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2985350"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33559,332 +36882,332 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g164e30dc810_0_113"/>
+          <p:cNvPr id="72" name="Google Shape;72;g164e30dc810_0_113"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1010878" y="2146848"/>
             <a:ext cx="7122274" cy="914773"/>
             <a:chOff x="1010863" y="2527788"/>
             <a:chExt cx="7122274" cy="1154725"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="Bitcoin" id="75" name="Google Shape;75;g164e30dc810_0_113"/>
+            <p:cNvPr descr="Bitcoin" id="73" name="Google Shape;73;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1010863" y="2635105"/>
               <a:ext cx="640853" cy="940082"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="76" name="Google Shape;76;g164e30dc810_0_113"/>
+            <p:cNvPr id="74" name="Google Shape;74;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7345963" y="2527788"/>
               <a:ext cx="787174" cy="1154725"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="77" name="Google Shape;77;g164e30dc810_0_113"/>
+            <p:cNvPr id="75" name="Google Shape;75;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3790304" y="2610851"/>
               <a:ext cx="673909" cy="988575"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="78" name="Google Shape;78;g164e30dc810_0_113"/>
+            <p:cNvPr id="76" name="Google Shape;76;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5608278" y="2669772"/>
               <a:ext cx="593611" cy="870780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="79" name="Google Shape;79;g164e30dc810_0_113"/>
+            <p:cNvPr id="77" name="Google Shape;77;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1957826" y="2610879"/>
               <a:ext cx="673909" cy="988575"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="80" name="Google Shape;80;g164e30dc810_0_113"/>
+            <p:cNvPr id="78" name="Google Shape;78;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId8">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4739436" y="2669757"/>
               <a:ext cx="593611" cy="870780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="81" name="Google Shape;81;g164e30dc810_0_113"/>
+            <p:cNvPr id="79" name="Google Shape;79;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId9">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2937868" y="2681793"/>
               <a:ext cx="577214" cy="846728"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="82" name="Google Shape;82;g164e30dc810_0_113"/>
+            <p:cNvPr id="80" name="Google Shape;80;g164e30dc810_0_113"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId10">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6477136" y="2669769"/>
               <a:ext cx="593613" cy="870785"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g164e30dc810_0_113"/>
+          <p:cNvPr id="81" name="Google Shape;81;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="999650"/>
             <a:ext cx="8450100" cy="992700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2100">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Write what you know already, using these terms in a sentence</a:t>
+              <a:t>Write what you know already, using some of these terms in a sentence</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:br>
               <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
             </a:br>
             <a:r>
@@ -33927,94 +37250,94 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g164e30dc810_0_113"/>
+          <p:cNvPr id="82" name="Google Shape;82;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g164e30dc810_0_113"/>
+          <p:cNvPr id="83" name="Google Shape;83;g164e30dc810_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="298000" y="3225325"/>
             <a:ext cx="8583000" cy="1050600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -34304,2139 +37627,1689 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="85"/>
+                                          <p:spTgt spid="83"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g164e30dc810_0_142"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3cd3a2567ad_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="581752"/>
-            <a:ext cx="7021200" cy="554100"/>
+            <a:off x="439450" y="978750"/>
+            <a:ext cx="6212100" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3cd3a2567ad_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="999650"/>
+            <a:ext cx="8450100" cy="992700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Write what you know already, using some of these terms in a sentence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>money     coins      digital       investment      risk     bank  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>speculative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>    </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;g3cd3a2567ad_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>What is cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3cd3a2567ad_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2075400"/>
+            <a:ext cx="8450100" cy="2674500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>A possible answer:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cryptocurrency is a type of digital coin or currency. It's an investment, because people hope the value of the coin increases. However, it's speculative (a bet on a future change in cost) and not backed or protected by any bank. That's why it's a high risk option. </a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2100">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g164e30dc810_0_142"/>
+          <p:cNvPr id="96" name="Google Shape;96;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360375" y="761502"/>
-            <a:ext cx="7021200" cy="461700"/>
+            <a:off x="272750" y="1082425"/>
+            <a:ext cx="3941400" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-[...8 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Watch the video</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Summarise </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>the four key points</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g164e30dc810_0_142"/>
+          <p:cNvPr id="97" name="Google Shape;97;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4789500"/>
             <a:ext cx="5061600" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Additional video resource</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://youtu.be/f7iXTyHGYX4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> - play to 02:45</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="94" name="Google Shape;94;g164e30dc810_0_142" title="5 Facts about crypto from Ishaan @Revishaan">
+          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="98" name="Google Shape;98;g164e30dc810_0_142" title="5 Facts about crypto from Ishaan @Revishaan">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2041200" y="1223200"/>
-            <a:ext cx="5061600" cy="3251375"/>
+            <a:off x="4937000" y="1082425"/>
+            <a:ext cx="3845875" cy="2470450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:schemeClr val="accent2"/>
+              <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g164e30dc810_0_142"/>
+          <p:cNvPr id="99" name="Google Shape;99;g164e30dc810_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51850" y="4541000"/>
             <a:ext cx="3000000" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1100">
                 <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Video | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://youtu.be/PFKke1jDX78</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1100" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g164e30dc810_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What is cryptocurrency?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3a358771ede_1_5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="1082425"/>
+            <a:ext cx="6789300" cy="2955300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Video | </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1100">
+              <a:t>Anyone can create a cryptocurrency.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>https://youtu.be/PFKke1jDX78</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1100">
+              <a:t>Crypto can go up and down in value. Social media impacts value. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlike other investments: often no central control, risky.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Bitcoin is not the same as blockchain. Bitcoin is the most famous, just one type of cryptocurrency. Blockchain is the technology it’s built on. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g164e30dc810_0_142"/>
+          <p:cNvPr id="106" name="Google Shape;106;g3a358771ede_1_5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="51850" y="4789500"/>
+            <a:ext cx="5061600" cy="354000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Additional video resource</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://youtu.be/f7iXTyHGYX4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> - play to 02:45</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Here are 5 facts about crypto currencies -made in collaboration with Ishaan Bhimjiyani" id="107" name="Google Shape;107;g3a358771ede_1_5" title="5 Facts about crypto from Ishaan @Revishaan">
+            <a:hlinkClick r:id="rId4"/>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7183975" y="1082425"/>
+            <a:ext cx="1598900" cy="1027075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3a358771ede_1_5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="51850" y="4541000"/>
+            <a:ext cx="3000000" cy="354000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Video | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://youtu.be/PFKke1jDX78</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3a358771ede_1_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is cryptocurrency?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-          </a:prstGeom>
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="28575">
-[...924 lines deleted...]
-</p:sld>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...637 lines deleted...]
-<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -36671,309 +39544,30 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charlotte Jessop</dc:creator>
 </cp:coreProperties>
 </file>